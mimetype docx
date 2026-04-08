--- v0 (2025-12-07)
+++ v1 (2026-04-08)
@@ -1,367 +1,320 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="10173" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10173"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="19A50C5D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1070"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10173" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="089F376F" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Заявка на участие</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="5F1E43CC" w14:textId="454AA41A" w:rsidR="004A2CE5" w:rsidRDefault="00754324">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>в ежегодной общественной премии</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t xml:space="preserve">в </w:t>
+            </w:r>
+            <w:r w:rsidR="003F1284">
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Е</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>«Регионы – устойчивое развитие»</w:t>
-[...2 lines deleted...]
-          <w:p>
+              <w:t>жегодной общественной премии</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="271BE096" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>«Регионы – устойчивое развитие»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="738392D6" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Roboto" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">Финансирование для приобретения оборудования для защиты от кибератак </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="6BD7FF8F" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto"/>
-          <w:color w:val="FF0000"/>
-[...70 lines deleted...]
-          <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10207"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="74F71730" w14:textId="77777777" w:rsidTr="003F1284">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="24A84D"/>
           </w:tcPr>
-          <w:p>
-[...8 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="5873FE7E" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ответственные сотрудники для консультирования по заполнению Заявки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="5C4FDACE" w14:textId="77777777" w:rsidTr="003F1284">
+        <w:trPr>
+          <w:trHeight w:val="80"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46419076" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Биткова Юлия Владимировна</w:t>
-[...14 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t xml:space="preserve">Биткова Юлия </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>Владимировна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A2CE5" w:rsidRPr="003F1284" w14:paraId="0B41E8EE" w14:textId="77777777" w:rsidTr="003F1284">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA4BBB8" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Тел</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.: 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -399,2113 +352,2116 @@
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>915</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>317-77-89</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...9 lines deleted...]
-          <w:p>
+          <w:p w14:paraId="7E89E5CD" w14:textId="7BC673FC" w:rsidR="003F1284" w:rsidRPr="003F1284" w:rsidRDefault="003F1284" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">E-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="a8"/>
                   <w:rFonts w:eastAsia="Roboto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>Bitkova@infra-konkurs.ru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-                <w:rStyle w:val="a8"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A2CE5" w:rsidRPr="003F1284" w14:paraId="406F7BAC" w14:textId="77777777" w:rsidTr="003F1284">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10207" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A91A4E2" w14:textId="20C45982" w:rsidR="003F1284" w:rsidRDefault="003F1284" w:rsidP="003F1284">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...21 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5387"/>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="24349079" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1470B5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5B4C9673" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Карточка организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="273C652C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0F972B81" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Полное наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="356CBA86" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="54944C30" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="53020F31" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Краткое наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="110DAC36" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="6DAAACDB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="583BAC98" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ИНН/КПП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="04593749" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="290F63F7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="47B63662" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Юридический адрес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="34512BF0" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="49C67317" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4E7AC309" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Наименование банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="569914F9" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="18F0D010" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="71"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5D3A2301" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>БИК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1A5DBB8D" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="3C7D978E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="696AC65C" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Руководитель организации (ФИО и должность)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="40489B60" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="5EB66E36" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="392BE8B8" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Телефон организации (с кодом города)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="648BB548" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="767BF585" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="17AEEC67" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сайт организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2CAFFCA4" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="6D2B27E3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0C86D645" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Электронная почта </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2BD6DEB9" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="2BA610A6" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="3261"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="6C7777E2" w14:textId="77777777" w:rsidTr="003F1284">
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1CD97A69" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="24A84D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5E39DA45" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:color w:val="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Были ли кибератаки на предприятии (Да / Нет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="640FC934" w14:textId="77777777" w:rsidTr="003F1284">
         <w:trPr>
           <w:trHeight w:val="388"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3E3F0BBE" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="13B24E92" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Были / период </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3A7CE2A6" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="77009007" w14:textId="77777777" w:rsidTr="003F1284">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4CA6B3FF" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="32540AE4" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Не было </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5D328AB8" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="224360BF" w14:textId="77777777" w:rsidTr="003F1284">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6BA25EEA" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4F20394F" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Уровень зрелости Инициатора Заявки (Да / Нет)</w:t>
+              <w:t xml:space="preserve">Уровень </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>зрелости Инициатора Заявки (Да / Нет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="753EE2BE" w14:textId="77777777" w:rsidTr="003F1284">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0DE33916" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6111AF39" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="180"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0A0A0A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A0A0A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Начальный:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="0A0A0A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> внедрение базовых мер защиты, реагирование на инциденты без четких процедур.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7E7BFA51" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="356D573F" w14:textId="77777777" w:rsidTr="003F1284">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="088D93D4" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3A6CE8C8" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="180"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0A0A0A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A0A0A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Развивающийся:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="0A0A0A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t> разработка систематических подходов к безопасности, формализация процедур, внедрение политик, обучение профильных специалистов.</w:t>
+              <w:t xml:space="preserve"> разработка систематических подходов к безопасности, формализация процедур, внедрение политик, обучение </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0A0A0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>профильных специалистов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7F2B2668" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="7BDA9EE7" w14:textId="77777777" w:rsidTr="003F1284">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3EB8E248" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="55CDA831" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="180"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0A0A0A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A0A0A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Зрелый:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="0A0A0A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> внедрение комплексных программ, регулярное обучение сотрудников, постоянный мониторинг и оценка рисков.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4DBA36F1" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="2674C318" w14:textId="77777777" w:rsidTr="003F1284">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0D0EFE94" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="13493495" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="180"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0A0A0A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0A0A0A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Продвинутый:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="0A0A0A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t> непрерывное улучшение процессов безопасности, интеграция с бизнес-процессами, прогнозирование и упреждение угроз.</w:t>
+              <w:t xml:space="preserve"> непрерывное улучшение процессов безопасности, интеграция с бизнес-процессами, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0A0A0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>прогнозирование и упреждение угроз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7A72F02C" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="206BC0A4" w14:textId="77777777" w:rsidTr="003F1284">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="686D33FA" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="406FE9DE" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Отраслевая направленность Инициатора Заявки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="5E363ABA" w14:textId="77777777" w:rsidTr="003F1284">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="60CA28FF" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="46939B2C" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="180"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="0A0A0A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Финансовый сектор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="27B4CD57" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="3A6D11B9" w14:textId="77777777" w:rsidTr="003F1284">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6177CD48" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4C0B2995" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="180"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="0A0A0A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Промышленность (крупный / крупнейший бизнес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="63471E94" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="2A912719" w14:textId="77777777" w:rsidTr="003F1284">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="054DA6A6" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0EFEE9E0" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="180"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="0A0A0A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Государственный сектор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="645EF95C" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="53D2A575" w14:textId="77777777" w:rsidTr="003F1284">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1D95BA68" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="141CF6D5" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="180"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="0A0A0A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Малый и средний бизнес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3636150F" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="08F396AE" w14:textId="77777777" w:rsidTr="003F1284">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="53225E82" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6890755E" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Уровни по степени защиты и внедрения (Да / Нет)</w:t>
+              <w:t>Уровни по степени защиты и внедрения (Да</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Нет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="3DB082DB" w14:textId="77777777" w:rsidTr="003F1284">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="03E84A89" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="01801B87" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Базовый </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="0A0A0A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>(установлена антивирусная защита, базовые межсетевые экраны, базовые системы выявления и реагирования на инциденты)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2AACAE89" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="315C1BFE" w14:textId="77777777" w:rsidTr="003F1284">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3798DCAB" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7E566AD4" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Промежуточный </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="0A0A0A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">(установлены продвинутые системы защиты периметра, </w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="OLE_LINK59"/>
             <w:bookmarkStart w:id="1" w:name="OLE_LINK60"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="0A0A0A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>продвинутые системы выявления и реагирования на инциденты</w:t>
+              <w:t xml:space="preserve">продвинутые системы выявления и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0A0A0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>реагирования на инциденты</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="0A0A0A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">, средства защиты конечных устройств, средства защиты от </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="0A0A0A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>DDoS</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
@@ -2526,1980 +2482,1884 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>базовые средства управления доступом, базовые системы защиты и аудита данных</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
             <w:bookmarkEnd w:id="3"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="0A0A0A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>, системы управления уязвимостями)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="544D37A2" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="7CCE7EAD" w14:textId="77777777" w:rsidTr="003F1284">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="35AAA675" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6EC09F68" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Продвинутый </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="0A0A0A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>(установлены комплексные решения, включающие в себя все предыдущие уровни, а также операционные центры безопасности (SOC), средства защиты от целевых атак, продвинутые средства управления доступом, продвинутые системы защиты и аудита данных, средства безопасной разработки).</w:t>
+              <w:t xml:space="preserve">(установлены комплексные </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0A0A0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>решения, включающие в себя все предыдущие уровни, а также операционные центры безопасности (SOC), средства защиты от целевых атак, продвинутые средства управления доступом, продвинутые системы защиты и аудита данных, средства безопасной разработки).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6EB04EDE" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="1F120F62" w14:textId="77777777" w:rsidTr="003F1284">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="18DE9F92" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="24A84D"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2F9C6D18" w14:textId="66673760" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t>Виды необходимого финансирования  (в рублях) (при наличии информации) (Да</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>Виды необходимого финансирования</w:t>
+            </w:r>
+            <w:r w:rsidR="003F1284">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / Н</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ет) </w:t>
+              <w:t>(в рублях) (при наличии информации)</w:t>
+            </w:r>
+            <w:r w:rsidR="003F1284">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>(Да / Нет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="34212F57" w14:textId="77777777" w:rsidTr="003F1284">
         <w:trPr>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="12E4D807" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:pBdr>
+          <w:p w14:paraId="70404B93" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Грантовая поддержка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6DA027BB" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="6C50605C" w14:textId="77777777" w:rsidTr="003F1284">
         <w:trPr>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7821E090" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...7 lines deleted...]
-              </w:pBdr>
+          <w:p w14:paraId="46B0EAD9" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Льготное внебюджетное финансирование с учетом субсидии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0C2E6E76" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="0BF844EB" w14:textId="77777777" w:rsidTr="003F1284">
         <w:trPr>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="628D8BCD" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> - на оплату ФОТ </w:t>
+          <w:p w14:paraId="6B392457" w14:textId="01448970" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- на оплату ФОТ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0A341AE4" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="5F9D604A" w14:textId="77777777" w:rsidTr="003F1284">
         <w:trPr>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4E78A5AA" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> - на уплату налогов</w:t>
+          <w:p w14:paraId="057850BD" w14:textId="2134CA60" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- на уплату налогов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="73BE1E4D" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="6238F469" w14:textId="77777777" w:rsidTr="003F1284">
         <w:trPr>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3383DB83" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> - на контракт по Кибербезопасности </w:t>
+          <w:p w14:paraId="64890841" w14:textId="289CC4C0" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- на контракт по Кибербезопасности </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="780E9361" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="777AA895" w14:textId="77777777" w:rsidTr="003F1284">
+        <w:trPr>
+          <w:trHeight w:val="477"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E0549DE" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BEFAECD" w14:textId="4E04C8EB" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- на контракт по отражению атак БПЛА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6511D08D" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="16DEBE26" w14:textId="77777777" w:rsidTr="003F1284">
+        <w:trPr>
+          <w:trHeight w:val="477"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37A24388" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6705855B" w14:textId="0D5697A8" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- на закупку оборудования, с целью цифровизации предприятия </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D9E2CD" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="7A316BF4" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
       <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Roboto" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="8080"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="1607A980" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="0E9FD9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="550759AA" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Контактные </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">данные лица для работы по заявке </w:t>
+              <w:t xml:space="preserve">данные лица для работы по заявке (подразделение по информационной безопасности и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кибербезопасности)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="09B9D106" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3EFE45B4" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ф.И.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...19 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3BC4D8B1" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="5404D10A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="38949B09" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...19 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="380C8987" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="6C971516" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="57D45408" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Эл. Почта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...19 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="07A8AA3A" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="60303D09" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7B10D8A9" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Место работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...19 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5054CC58" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="30ADCF81" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="35A25FC8" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...176 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="31414982" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="16FE4216" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
+        <w:ind w:right="-144"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Roboto" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="0000FF" w:themeColor="hyperlink"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="a5"/>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="8080"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="52EA9957" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0E9FD9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-            <w:pPr>
+          <w:p w14:paraId="3339FEA4" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Контактные </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>данные лица для работы по заявке (финансовое подразделение)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="3A624E21" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0D098E8D" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ф.И.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="42AE78EF" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="20E747F2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="685C11A4" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2F1DAFA0" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="5F4E827A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="63BFD8F1" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Эл. Почта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="51F28112" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="2CD9066C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...18 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="61F07496" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Место работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="60B57868" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="4BA69676" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Должность в Организации </w:t>
+          <w:p w14:paraId="1CD83281" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...107 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2D164D77" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="4394"/>
         <w:gridCol w:w="1164"/>
         <w:gridCol w:w="3231"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="24F5ADB5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50E70A9A" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A8E98B3" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ф.И.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5B84F44D" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="169D0FAF" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Подпись</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3231" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="226F5AA8" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2CE5" w14:paraId="2DB416DC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0015C7F5" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="5EA4B541" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6FCA61BE" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3231" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4214A96A" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324" w:rsidP="003F1284">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="70DDB71B" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5" w:rsidP="003F1284">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:right="-144"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Roboto" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="0000FF" w:themeColor="hyperlink"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...21 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidR="004A2CE5">
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="707" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p>
+    <w:p w14:paraId="4B3809EA" w14:textId="77777777" w:rsidR="00754324" w:rsidRDefault="00754324">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p>
+    <w:p w14:paraId="3BE175EB" w14:textId="77777777" w:rsidR="00754324" w:rsidRDefault="00754324">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
-    <w:altName w:val="Times New Roman"/>
-[...1 lines deleted...]
-    <w:charset w:val="CC"/>
+    <w:altName w:val="Roboto"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Light">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000A47B" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="412D1EB4" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -4517,352 +4377,359 @@
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="7AFFC0A5" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p>
+    <w:p w14:paraId="7CC88CB6" w14:textId="77777777" w:rsidR="00754324" w:rsidRDefault="00754324">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p>
+    <w:p w14:paraId="6C897CA5" w14:textId="77777777" w:rsidR="00754324" w:rsidRDefault="00754324">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="a9"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5136"/>
       <w:gridCol w:w="5068"/>
     </w:tblGrid>
-    <w:tr>
+    <w:tr w:rsidR="004A2CE5" w14:paraId="7EAF8889" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5067" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="339D7E73" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324">
           <w:pPr>
             <w:pStyle w:val="aa"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3AF9F437" wp14:editId="221AB142">
                 <wp:extent cx="3124200" cy="979875"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Рисунок 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="РУР.png"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3133248" cy="982713"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5068" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="3C08D5B3" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324">
           <w:pPr>
             <w:pStyle w:val="aa"/>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
             </w:rPr>
             <w:t>121357, Москва, ул. Верейская, 17</w:t>
           </w:r>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="39FAF84A" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRPr="003F1284" w:rsidRDefault="00754324">
           <w:pPr>
             <w:pStyle w:val="aa"/>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
             </w:rPr>
-            <w:t>Тел.: 8 (800) 775-10-73</w:t>
+            <w:t>Тел</w:t>
+          </w:r>
+          <w:r w:rsidRPr="003F1284">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
+              <w:color w:val="9D9D9D"/>
+            </w:rPr>
+            <w:t>.: 8 (800) 775-10-73</w:t>
           </w:r>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="6C13F490" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRPr="003F1284" w:rsidRDefault="00754324">
           <w:pPr>
             <w:pStyle w:val="aa"/>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>E</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="003F1284">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
             </w:rPr>
             <w:t>-</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>mail</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="003F1284">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
             </w:rPr>
             <w:t xml:space="preserve">: </w:t>
           </w:r>
           <w:hyperlink r:id="rId2" w:history="1">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
                 <w:color w:val="9D9D9D"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>info</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="003F1284">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
                 <w:color w:val="9D9D9D"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>@</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
                 <w:color w:val="9D9D9D"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>infra</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="003F1284">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
                 <w:color w:val="9D9D9D"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
                 <w:color w:val="9D9D9D"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>konkurs</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="003F1284">
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
                 <w:color w:val="9D9D9D"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
                 <w:color w:val="9D9D9D"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ru</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="549A35AB" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRPr="003F1284" w:rsidRDefault="004A2CE5">
           <w:pPr>
             <w:pStyle w:val="aa"/>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="3B09B69D" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="00754324">
           <w:pPr>
             <w:pStyle w:val="aa"/>
             <w:rPr>
               <w:color w:val="9D9D9D"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
             </w:rPr>
             <w:t>infra-konkurs.ru</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="2F15F85D" w14:textId="77777777" w:rsidR="004A2CE5" w:rsidRDefault="004A2CE5">
     <w:pPr>
       <w:pStyle w:val="aa"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DCB5B19"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B58E11E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4967,51 +4834,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="232A3A9B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F4BEE8D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5092,51 +4959,51 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="245344E6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="728E1B3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="32"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:hint="default"/>
         <w:color w:val="595959"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5216,51 +5083,51 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A551631"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FDAC7D88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5365,51 +5232,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E2D1423"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="650E4E20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5514,51 +5381,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E550A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2390D514"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1491" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2211" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5600,51 +5467,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5811" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6531" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7251" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="711E6C97"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3A6CC53C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5774,247 +5641,495 @@
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="004A2CE5"/>
+    <w:rsid w:val="003F1284"/>
+    <w:rsid w:val="004A2CE5"/>
+    <w:rsid w:val="00754324"/>
+  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="5861BC2C"/>
+  <w15:docId w15:val="{F4B212F0-13DA-43B6-9654-D64CB6440CA2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:pPr>
@@ -6145,577 +6260,103 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a5">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a8">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a9">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...469 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
@@ -6753,51 +6394,51 @@
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="af">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="t286pc">
     <w:name w:val="t286pc"/>
     <w:basedOn w:val="a0"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="514728835">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="240137728">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="300"/>
           <w:marBottom w:val="150"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -6895,51 +6536,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2106026851">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bitkova@infra-konkurs.ru" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bitkova@infra-konkurs.ru" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@infra-konkurs.ru" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -7171,78 +6812,78 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF06C550-E34C-4D76-B8A5-9BC539B1E5EA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF0A4E09-16BA-4325-AB75-9826A037D3C5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2908</Characters>
+  <Pages>2</Pages>
+  <Words>428</Words>
+  <Characters>2444</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Grizli777</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3412</CharactersWithSpaces>
+  <CharactersWithSpaces>2867</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Виктор</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>