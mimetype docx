--- v1 (2025-12-07)
+++ v2 (2026-06-16)
@@ -1,2559 +1,4296 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a9"/>
+        <w:tblStyle w:val="aa"/>
         <w:tblW w:w="10173" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10173"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="007003AB" w:rsidRPr="00B867F3" w14:paraId="7BE0303D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10173" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7E614CCF" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00C87FF5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>ЗАЯВКА</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="75CCAA2A" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00C87FF5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:p>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>НА АККРЕДИТАЦИЮ КОМПАНИИ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47A90EF5" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00C87FF5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>«РЕГИОНЫ – УСТОЙЧИВО</w:t>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>В РАМКАХ КОНКУРСА «РЕГИОНЫ - УСТОЙЧИВОЕ РАЗВИТИЕ»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="383B0738" w14:textId="77777777" w:rsidR="007003AB" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00C87FF5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>по направлению «Расширение географии присутствия»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="486C4001" w14:textId="523E39C4" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00C87FF5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="609F9FCF" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00C87FF5">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Настоящая Заявка направляется организацией в целях прохождения аккредитации для участия в мероприятиях Конкурса «Регионы - устойчивое развитие», рассмотрения возможности взаимодействия с Организационным комитетом Конкурса, рабочими органами Конкурса, экспертным советом и иными участниками, задействованными в сопровождении проектов и программ развития.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C2BF09" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00FE7789">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Заявитель вправе выбрать одно или несколько направлений участия в Конкурсе «Регионы – устойчивое развитие». По отдельным направлениям Оргкомитет Конкурса вправе запросить дополнительные материалы и документы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58279941" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00FE7789">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>☐ Иное направление: _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022F3C6B" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00FE7789">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>☐ Программа модернизации и строительства БМК / газовых котельных</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692D7444" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00FE7789">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>☐ Программа импортозамещения и локализации производств</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD232AB" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00FE7789">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>☐ Программа промышленной кооперации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DEE8C10" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00FE7789">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>☐ Программа развития экспортного потенциала и ВЭД</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="137FEF4C" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00FE7789">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>☐ Программа модернизации промышленных предприятий</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0BF3E7" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00FE7789">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>☐ Программа развития ИТ-инфраструктуры предприятий</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B98AEBA" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00FE7789">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>☐ Программа защиты объектов критической информационной инфраструктуры (КИИ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B73C5D3" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00FE7789">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>☐ Программа малых закупок по 44-ФЗ / 223-ФЗ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33790898" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00FE7789">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>☐ Программа поставок продукции для государственных компаний</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454B79FF" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00FE7789">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>☐ Программа реализации проектов ГЧП / концессионных соглашений</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B94101D" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00FE7789">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>☐ Программа участия в мерах поддержки Минпромторга РФ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3B18A0" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00FE7789">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>☐ Программа участия в региональных мерах государственной поддержки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482CA823" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00FE7789">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>☐ Программа привлечения льготного финансирования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743B23D9" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00FE7789">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>☐ Программа получения грантовой поддержки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BDB3392" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00FE7789">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>☐ Программа банковского сопровождения инвестиционных проектов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="435625B5" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00FE7789">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>☐ Программа цифровизации закупочной деятельности (44-ФЗ / 223-ФЗ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF15709" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00FE7789">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>☐ Программа расширения географии присутствия предприятий</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A4DCA4" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00FE7789">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>☐ Программа реализации инвестиционных проектов с государственной поддержкой / государственным участием</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB180C2" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00FE7789">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>☐ Программа по кибербезопасности и защите критической инфраструктуры</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A54BA5" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00FE7789">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>☐ Программа цифровизации предприятий и производственных процессов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E53E97C" w14:textId="4B90C237" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00FE7789">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>☐ Программа поддержки проектов по противодействию атакам БПЛА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B778DC7" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00C87FF5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14310D25" w14:textId="09FA5655" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00C87FF5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ВЫБОР ПРОГРАММЫ КОНКУРСА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63CEBA6B" w14:textId="77777777" w:rsidR="00EB5ADB" w:rsidRPr="00B867F3" w:rsidRDefault="00EB5ADB" w:rsidP="00C87FF5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38D208C7" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00EB5ADB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Подача Заявки подтверждает согласие организации на проведение проверки представленных сведений, деловой репутации, финансово-хозяйственного состояния, опыта реализации проектов, а также иных сведений, необходимых для принятия решения об аккредитации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA786F1" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00EB5ADB">
+      <w:pPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>1. ОБЩИЕ СВЕДЕНИЯ ОБ ОРГАНИЗАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="aa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5674"/>
+        <w:gridCol w:w="4237"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="3CBA28F6" w14:textId="77777777" w:rsidTr="009967FA">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10089" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9EAF7"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F0C4C8" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Карточка организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="04F61B3F" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5754" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC24C65" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Полное наименование организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54F98F2A" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="44EF64AE" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5754" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70800352" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Сокращенное наименование организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0C4CE8" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="2F66F345" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5754" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF63F8E" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>ИНН / КПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37F0E3FB" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="0AF47FEA" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5754" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B8F64CD" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>ОГРН</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="671AD1EE" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="070FB1A6" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5754" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60DBEF6D" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Дата государственной регистрации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="707D0402" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="41D670C7" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5754" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="001ED698" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Юридический адрес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A1B3BEB" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="7570CDE4" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5754" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB15251" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Фактический адрес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FAFC6F7" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="4801DB9C" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5754" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03978DB5" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Наименование банка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6823FF31" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="523BA5A9" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5754" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A52BD3A" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Расчетный счет / корреспондентский счет / БИК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23320D79" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="1083DAA1" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5754" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="554F21E7" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Руководитель организации: Ф.И.О., должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D48F21" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="1629D0F8" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5754" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D670CB6" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Телефон организации с кодом города</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="655F5AC3" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="46F36441" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5754" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4283AC" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Адрес электронной почты организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC2458F" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="7565B691" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5754" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0259DB46" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Официальный сайт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C3DAEBF" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="5A19E012" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00C87FF5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="010239B9" w14:textId="4D6D2C06" w:rsidR="00EB5ADB" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00EB5ADB">
+      <w:pPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2. СВЕДЕНИЯ ДЛЯ АККРЕДИТАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="aa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5666"/>
+        <w:gridCol w:w="4245"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="4275BD5A" w14:textId="77777777" w:rsidTr="009967FA">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9922" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9EAF7"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="388787E9" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Профиль деятельности организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="61A357F3" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39EDF904" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Основное направление деятельности организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7976E7B1" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="004439C3" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5271FFC9" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Производимая / поставляемая продукция, товары, работы, услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A6E9B2E" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="5175F743" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54689FAB" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Коды ОКВЭД по основному и дополнительным видам деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC234F2" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="4F312FFB" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="359BACE4" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Наличие собственных производственных мощностей / складской / логистической инфраструктуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="304481B8" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="67B1EE78" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D0A9C9B" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>География текущего присутствия: субъекты РФ / ЕАЭС / ШОС / БРИКС / иные страны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B26B9C8" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="469EF55B" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30165001" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Планируемая география расширения присутствия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63080B1B" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="7635400E" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B378923" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Объем реализуемой продукции / услуг за последний завершенный год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C94DED3" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="62B8E8BC" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73E75F94" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Планируемые показатели реализации продукции / услуг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4AB2C5" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="55E3124D" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC564D6" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Ключевые заказчики / партнеры / действующие контракты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31BA5F34" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="4E868043" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0341E799" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Наличие сертификатов, лицензий, разрешений, деклараций соответствия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="125E80F9" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="04B329C5" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F376D7" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Опыт участия в государственных, муниципальных, корпоративных программах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F22CA2E" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="685622FC" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00C87FF5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B891522" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00EB5ADB">
+      <w:pPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>3. КРИТЕРИИ СООТВЕТСТВИЯ УЧАСТНИКА АККРЕДИТАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="aa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7504"/>
+        <w:gridCol w:w="2407"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="7910C907" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7514" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64FC8F4B" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Критерий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48121733" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Отметка / пояснение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="1ED09E3C" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7514" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13FD1904" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Организация зарегистрирована в установленном порядке и осуществляет деятельность на территории Российской Федерации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB57183" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>☐ соответствует    ☐ не соответствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="11CBD48A" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7514" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44533026" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Организация имеет опыт поставки продукции, выполнения работ, оказания услуг по заявленному направлению</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="466AFF2A" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>☐ да    ☐ нет</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Краткое описание опыта:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="1F92ADC0" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7514" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A56349" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Организация располагает необходимыми кадровыми, производственными, финансовыми и организационными ресурсами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ADEC75B" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>☐ да    ☐ нет</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Пояснение:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="2BBF7C54" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7514" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5920615C" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>В отношении организации отсутствуют процедуры ликвидации и банкротства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A43F29E" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>☐ подтверждаем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="5AC777E0" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7514" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C116FB0" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Организация не имеет неисполненных обязательств, препятствующих участию в мероприятиях Конкурса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F6B695" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>☐ подтверждаем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="07C97829" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7514" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="314EAF0F" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Организация подтверждает достоверность сведений, указанных в настоящей Заявке и приложениях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="329E8E65" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>☐ подтверждаем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="14C110E3" w14:textId="77777777" w:rsidTr="00B867F3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7514" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57136A9A" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Организация согласна на проведение проверки деловой репутации, финансового состояния и представленных документов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EED6825" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>☐ согласны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4DB185D8" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00C87FF5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E687DD8" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00EB5ADB">
+      <w:pPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>4. ДЕКЛАРАЦИИ ЗАЯВИТЕЛЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B0A128" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00EB5ADB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Организация, подписывая настоящую Заявку, подтверждает:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="082365A2" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00EB5ADB">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>отсутствие решения о ликвидации организации и отсутствие процедуры банкротства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50FEB31E" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00EB5ADB">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>отсутствие заведомо недостоверных сведений в представленных документах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="562A79BD" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00EB5ADB">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>готовность предоставлять дополнительные документы и пояснения по запросу Организационного комитета Конкурса и рабочих органов Конкурса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368D1A75" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00EB5ADB">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>согласие на взаимодействие с рабочими органами Конкурса в целях проведения аккредитации и оценки возможности дальнейшего сопровождения проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E3CC954" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00EB5ADB">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>понимание того, что подача Заявки не является гарантией аккредитации и не создает обязательств по предоставлению мер поддержки без прохождения установленной процедуры рассмотрения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D0478A6" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00EB5ADB">
+      <w:pPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>5. КОНТАКТНЫЕ ЛИЦА ДЛЯ РАБОТЫ ПО ЗАЯВКЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="aa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3399"/>
+        <w:gridCol w:w="6512"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="72F81382" w14:textId="77777777" w:rsidTr="009967FA">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9EAF7"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F95700B" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Основное контактное лицо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="1118EE23" w14:textId="77777777" w:rsidTr="009967FA">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3211674D" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Ф.И.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B4BF3A" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="3277D9C3" w14:textId="77777777" w:rsidTr="009967FA">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="047474EF" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Должность в организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B69B7E" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="534D4CC2" w14:textId="77777777" w:rsidTr="009967FA">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AE9CF08" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Телефон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B8316F" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="3BC58327" w14:textId="77777777" w:rsidTr="009967FA">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57869BB9" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Электронная почта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6210DB9A" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="288754C3" w14:textId="77777777" w:rsidTr="009967FA">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="234551B3" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Комментарий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="355C1466" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Просьба указывать корпоративный адрес электронной </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>почты. По возможности не использовать адреса в домене gmail.com.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6ACB9028" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00C87FF5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="aa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3399"/>
+        <w:gridCol w:w="6512"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="55D05514" w14:textId="77777777" w:rsidTr="009967FA">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9EAF7"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E664E23" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Контактное лицо финансового подразделения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="3F4DCF6F" w14:textId="77777777" w:rsidTr="009967FA">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="345CBB3B" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Ф.И.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64878D8A" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="0737FF9A" w14:textId="77777777" w:rsidTr="009967FA">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="271BA92C" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Место работы / структурное подразделение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B35BA46" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="6D7D7843" w14:textId="77777777" w:rsidTr="009967FA">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A556747" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Должность в организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0967C857" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="093D90AA" w14:textId="77777777" w:rsidTr="009967FA">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="017B8733" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Телефон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AFE4F85" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="777980BC" w14:textId="77777777" w:rsidTr="009967FA">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19E385A1" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Электронная почта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="488A29FC" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="6C743B12" w14:textId="77777777" w:rsidTr="009967FA">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B4CA47C" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Комментарий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="164EEA03" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Просьба указывать корпоративный адрес электронной почты. По возможности не использовать адреса в домене gmail.com.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="420B1468" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00C87FF5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E1A9ECA" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00EB5ADB">
+      <w:pPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6. СОГЛАСИЕ НА ОБРАБОТКУ ПЕРСОНАЛЬНЫХ ДАННЫХ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4A9063" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00EB5ADB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Организация подтверждает, что персональные данные руководителя, контактных лиц, сотрудников и иных представителей, указанные в настоящей Заявке и приложениях к ней, передаются в Организационный комитет Конкурса «Регионы - устойчивое развитие» на законном основании, с получением необходимых согласий субъектов персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D91FA1C" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00EB5ADB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Организация выражает согласие на обработку персональных данных, включая сбор, запись, систематизацию, накопление, хранение, уточнение, использование, передачу, обезличивание, блокирование, удаление и уничтожение персональных данных, в целях рассмотрения настоящей Заявки, проведения процедуры аккредитации, подготовки заключений, организации взаимодействия с рабочими органами Конкурса, экспертным советом и иными участниками, задействованными в рассмотрении Заявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5434DD56" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00EB5ADB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Обработка персональных данных осуществляется в соответствии с Федеральным законом от 27.07.2006 № 152-ФЗ «О персональных данных». Согласие действует в течение срока рассмотрения Заявки, срока действия аккредитации, а также срока хранения документов, установленного законодательством Российской Федерации и внутренними регламентами Конкурса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1C0BEE" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00EB5ADB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Организация подтверждает, что уведомила субъектов персональных данных о целях и условиях обработки персональных данных и несет ответственность за достоверность и правомерность предоставления таких данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E025B36" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00EB5ADB">
+      <w:pPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>7. ПОДТВЕРЖДЕНИЕ И ПОДПИСЬ ЗАЯВИТЕЛЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7217D5" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00EB5ADB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Подписывая настоящую Заявку, заявитель подтверждает полноту и достоверность представленных сведений, согласие с порядком рассмотрения Заявки, проведение проверки документов и сведений, а также согласие на обработку персональных данных в объеме, необходимом для процедуры аккредитации.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="aa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2542"/>
+        <w:gridCol w:w="2429"/>
+        <w:gridCol w:w="2511"/>
+        <w:gridCol w:w="2429"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="1DAA4206" w14:textId="77777777" w:rsidTr="009967FA">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="730931D3" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Ф.И.О. руководителя / уполномоченного лица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42C957A0" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41336539" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Подпись</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBF1C36" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="05918809" w14:textId="77777777" w:rsidTr="009967FA">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27B3A424" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31ACC941" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB183BA" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51174A7D" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="7F94E64B" w14:textId="77777777" w:rsidTr="009967FA">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1C86F4" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Наименование организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="507215A2" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43B4BD45" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>М.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07CDDC9B" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="17B925AB" w14:textId="77777777" w:rsidTr="009967FA">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E53D019" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Основание полномочий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40630482" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B0B643" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="634CE34E" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w14:paraId="249E5F1A" w14:textId="77777777" w:rsidTr="009967FA">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E6CE0A" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Контактный телефон подписанта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="157B22F6" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF8FC3A" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Электронная почта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF11422" w14:textId="77777777" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="009967FA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="34D928AD" w14:textId="77777777" w:rsidR="00EB5ADB" w:rsidRPr="00B867F3" w:rsidRDefault="00EB5ADB" w:rsidP="00C87FF5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79CEFE84" w14:textId="383DC5C7" w:rsidR="00C87FF5" w:rsidRPr="00B867F3" w:rsidRDefault="00C87FF5" w:rsidP="00C87FF5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Ответственные сотрудники для консультирования по заполнению Заявки</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Биткова Юлия Владимировна</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Тел.: 8 (800) 775-10-73, +7 (915) 317-77-89, +7 (926) 631-74-71</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>E-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B867F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>: Bitkova@infra-konkurs.ru, info@infra-konkurs.ru</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A7981B" w14:textId="77777777" w:rsidR="007003AB" w:rsidRPr="00B867F3" w:rsidRDefault="007003AB" w:rsidP="00C87FF5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:ind w:left="-142"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...2272 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidR="007003AB" w:rsidRPr="00B867F3">
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p>
+    <w:p w14:paraId="78BD2A1A" w14:textId="77777777" w:rsidR="004524F4" w:rsidRDefault="004524F4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p>
+    <w:p w14:paraId="3D19B09E" w14:textId="77777777" w:rsidR="004524F4" w:rsidRDefault="004524F4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="CC"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Light">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000A47B" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+  <w:p w14:paraId="2E1725C7" w14:textId="77777777" w:rsidR="007003AB" w:rsidRDefault="004D14B4">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -2571,352 +4308,405 @@
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="491108D4" w14:textId="77777777" w:rsidR="007003AB" w:rsidRDefault="007003AB">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p>
+    <w:p w14:paraId="693D3767" w14:textId="77777777" w:rsidR="004524F4" w:rsidRDefault="004524F4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p>
+    <w:p w14:paraId="0445B97D" w14:textId="77777777" w:rsidR="004524F4" w:rsidRDefault="004524F4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="a9"/>
+      <w:tblStyle w:val="aa"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5136"/>
-      <w:gridCol w:w="5001"/>
+      <w:gridCol w:w="4785"/>
     </w:tblGrid>
-    <w:tr>
+    <w:tr w:rsidR="007003AB" w14:paraId="3F79729F" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5067" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="009A6E34" w14:textId="77777777" w:rsidR="007003AB" w:rsidRDefault="004D14B4">
           <w:pPr>
-            <w:pStyle w:val="aa"/>
+            <w:pStyle w:val="ab"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B241451" wp14:editId="122C605D">
                 <wp:extent cx="3124200" cy="979875"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Рисунок 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="РУР.png"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3133248" cy="982713"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5068" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="3F827651" w14:textId="77777777" w:rsidR="007003AB" w:rsidRDefault="004D14B4">
           <w:pPr>
-            <w:pStyle w:val="aa"/>
+            <w:pStyle w:val="ab"/>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
             </w:rPr>
-            <w:t>121357, Москва, ул. Верейская, 17</w:t>
+            <w:t xml:space="preserve">121357, Москва, ул. </w:t>
           </w:r>
-        </w:p>
-[...2 lines deleted...]
-            <w:pStyle w:val="aa"/>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
+            </w:rPr>
+            <w:t>Верейская</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
+              <w:color w:val="9D9D9D"/>
+            </w:rPr>
+            <w:t>, 17</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="0B01C876" w14:textId="77777777" w:rsidR="007003AB" w:rsidRPr="00B867F3" w:rsidRDefault="004D14B4">
+          <w:pPr>
+            <w:pStyle w:val="ab"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
+              <w:color w:val="9D9D9D"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
             </w:rPr>
-            <w:t>Тел.: 8 (800) 775-10-73</w:t>
+            <w:t>Тел</w:t>
           </w:r>
-        </w:p>
-[...2 lines deleted...]
-            <w:pStyle w:val="aa"/>
+          <w:r w:rsidRPr="00B867F3">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>.: 8 (800) 775-10-73</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5E741D4C" w14:textId="77777777" w:rsidR="007003AB" w:rsidRPr="00B867F3" w:rsidRDefault="004D14B4">
+          <w:pPr>
+            <w:pStyle w:val="ab"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
+              <w:color w:val="9D9D9D"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>E</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00B867F3">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>-</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>mail</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00B867F3">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">: </w:t>
           </w:r>
           <w:hyperlink r:id="rId2" w:history="1">
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="a8"/>
+                <w:rStyle w:val="a9"/>
                 <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
                 <w:color w:val="9D9D9D"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>info</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:rStyle w:val="a8"/>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:rStyle w:val="a9"/>
                 <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
                 <w:color w:val="9D9D9D"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>infra</w:t>
+              <w:t>@</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="a8"/>
-[...8 lines deleted...]
-                <w:rStyle w:val="a8"/>
+                <w:rStyle w:val="a9"/>
                 <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
                 <w:color w:val="9D9D9D"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>konkurs</w:t>
-[...12 lines deleted...]
-                <w:rStyle w:val="a8"/>
+              <w:t>infra</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:rStyle w:val="a9"/>
                 <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
                 <w:color w:val="9D9D9D"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="a9"/>
+                <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
+                <w:color w:val="9D9D9D"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>konkurs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B867F3">
+              <w:rPr>
+                <w:rStyle w:val="a9"/>
+                <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
+                <w:color w:val="9D9D9D"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="a9"/>
+                <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
+                <w:color w:val="9D9D9D"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>ru</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="2794E2EC" w14:textId="77777777" w:rsidR="007003AB" w:rsidRPr="00B867F3" w:rsidRDefault="007003AB">
           <w:pPr>
-            <w:pStyle w:val="aa"/>
+            <w:pStyle w:val="ab"/>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="15D24A4F" w14:textId="77777777" w:rsidR="007003AB" w:rsidRDefault="004D14B4">
           <w:pPr>
-            <w:pStyle w:val="aa"/>
+            <w:pStyle w:val="ab"/>
             <w:rPr>
               <w:color w:val="9D9D9D"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
             </w:rPr>
             <w:t>infra-konkurs.ru</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="312F00E6" w14:textId="77777777" w:rsidR="007003AB" w:rsidRDefault="007003AB">
     <w:pPr>
-      <w:pStyle w:val="aa"/>
+      <w:pStyle w:val="ab"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="79E6FB06"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="a"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="232A3A9B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F4BEE8D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2997,51 +4787,51 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="245344E6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="728E1B3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="32"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:hint="default"/>
         <w:color w:val="595959"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3122,1030 +4912,848 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="007003AB"/>
+    <w:rsid w:val="004524F4"/>
+    <w:rsid w:val="004D14B4"/>
+    <w:rsid w:val="007003AB"/>
+    <w:rsid w:val="008974EC"/>
+    <w:rsid w:val="00B867F3"/>
+    <w:rsid w:val="00C87FF5"/>
+    <w:rsid w:val="00CE2A14"/>
+    <w:rsid w:val="00EB5ADB"/>
+    <w:rsid w:val="00FE7789"/>
+  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="10A4A7E5"/>
+  <w15:docId w15:val="{F35FDBFE-A561-41C4-B2EC-CBD3D4A0889B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a0">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="220" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:default="1" w:styleId="a1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="a2">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:default="1" w:styleId="a3">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="a0"/>
+    <w:next w:val="a0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a6">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="a7"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="Текст выноски Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="a6"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a8">
+  <w:style w:type="character" w:styleId="a9">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a9">
+  <w:style w:type="table" w:styleId="aa">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="a2"/>
     <w:uiPriority w:val="59"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
+  <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="header"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="ab"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
     <w:name w:val="Верхний колонтитул Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="aa"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
+  <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="ad"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ae"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
     <w:name w:val="Нижний колонтитул Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="ac"/>
+    <w:basedOn w:val="a1"/>
+    <w:link w:val="ad"/>
     <w:uiPriority w:val="99"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ae">
+  <w:style w:type="paragraph" w:styleId="af">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-</w:styles>
-[...358 lines deleted...]
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="paragraph" w:styleId="a">
+    <w:name w:val="List Bullet"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rPr>
-[...27 lines deleted...]
-    <w:name w:val="Default"/>
+    <w:rsid w:val="00C87FF5"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="000000"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
-  </w:style>
-[...46 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:divs>
     <w:div w:id="1224023701">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bitkova@infra-konkurs.ru" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@infra-konkurs.ru" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -4377,78 +5985,78 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89289A64-0CB3-4416-8BF6-130AB87651AF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49E6E3B8-90EA-4B66-995A-1ED0033DB61B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1543</Characters>
+  <Pages>5</Pages>
+  <Words>1160</Words>
+  <Characters>6616</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>55</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Grizli777</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1810</CharactersWithSpaces>
+  <CharactersWithSpaces>7761</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Виктор</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>