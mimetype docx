--- v1 (2025-12-07)
+++ v2 (2026-07-08)
@@ -1,370 +1,376 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
+    <w:p w14:paraId="4DEA33EC" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="00D322B9">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="10173" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10173"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00D322B9" w14:paraId="1301686B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10173" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2CD6C252" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ЗАЯВКА</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="45E9989C" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>НА УЧАСТИЕ В ПРОДУКТЕ</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="2D9063D4" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>«РЕГИОНЫ – УСТОЙЧИВОЕ РАЗВИТИЕ»</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="1752769D" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ПО НАПРАВЛЕНИЮ:</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="519D1A29" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>«МОДЕРНИЗАЦИЯ И СТРОИТЕЛЬСТВО КОТЕЛЬНЫХ»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="380F9C53" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="00D322B9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="49ECF29F" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Все поля подлежат заполнению</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="222488C4" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Заявку необходимо подавать в форматах DOCX и PDF (подписанный скан)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6E9F9A39" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="00D322B9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10207"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00D322B9" w14:paraId="363C7989" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="24A84D"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7BEC606F" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ответственные сотрудники для консультирования по заполнению Заявки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D322B9" w14:paraId="6C6EF0DC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="490F564F" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Биткова Юлия Владимировна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D322B9" w14:paraId="64868BE9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="771B11CB" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Тел</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.: 8</w:t>
@@ -418,6729 +424,7248 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>915</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>317-77-89</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D322B9" w:rsidRPr="00DD5236" w14:paraId="0AE1F191" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="18B24A88" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">E-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="a8"/>
                   <w:rFonts w:eastAsia="Roboto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>Bitkova@infra-konkurs.ru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...29 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="18FCF6F5" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="00D322B9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5387"/>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00D322B9" w14:paraId="3F935F9E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1470B5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3B9AE015" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Карточка организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D322B9" w14:paraId="0D24795A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="13C81003" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Полное наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7D1AEDDF" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="00D322B9">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D322B9" w14:paraId="2AD72F0E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4B50368E" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Краткое наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5F49BCA7" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="00D322B9">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D322B9" w14:paraId="7E6F5108" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1C350481" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ИНН/КПП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="38FA893A" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="00D322B9">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D322B9" w14:paraId="3F4E6610" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0F848D61" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ОГРН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6B30843F" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="00D322B9">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D322B9" w14:paraId="62843FAF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3DAE5359" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Юридический адрес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="63C04782" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="00D322B9">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="007A560F" w14:paraId="53858BD1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1F8BCBE2" w14:textId="4C041636" w:rsidR="007A560F" w:rsidRDefault="007A560F">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Расчетный счет</w:t>
+            <w:r w:rsidRPr="007A560F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Фактический адрес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="511952AD" w14:textId="77777777" w:rsidR="007A560F" w:rsidRDefault="007A560F">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D322B9" w14:paraId="259E5980" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="068C0747" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Наименование банка</w:t>
+              <w:t>Расчетный счет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="44FFD515" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="00D322B9">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D322B9" w14:paraId="3DD1BB16" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...31 lines deleted...]
-          <w:p>
+          <w:p w14:paraId="46DC594B" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...25 lines deleted...]
-              <w:t>БИК</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Наименование банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0E5A6B44" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="00D322B9">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D322B9" w14:paraId="0E7A259A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="32031B5A" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Кор. счет банка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3D15CD" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="00D322B9">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Руководитель организации (ФИО и должность)</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D322B9" w14:paraId="46096735" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="71"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F014D66" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>БИК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="700334B1" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="00D322B9">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D322B9" w14:paraId="410CB93D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="71C92E4C" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Телефон организации (с кодом города)</w:t>
+              <w:t>Руководитель организации (ФИО и должность)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4E0215D7" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="00D322B9">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D322B9" w14:paraId="71BA1B5B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="202B34BA" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Сайт организации</w:t>
+              <w:t>Телефон организации (с кодом города)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="349275B3" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="00D322B9">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D322B9" w14:paraId="0A010EBA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0BB86F44" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Электронная почта </w:t>
+              <w:t>Сайт организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3D914B43" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="00D322B9">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00D322B9" w14:paraId="0E375426" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="320"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="659EB0B0" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Электронная почта </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13ED35D8" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="00D322B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="7BA3DD83" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="00D322B9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="66AAB322" w14:textId="65D1A79A" w:rsidR="000D23F8" w:rsidRPr="000D23F8" w:rsidRDefault="000D23F8" w:rsidP="000D23F8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a5"/>
-[...11 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblStyle w:val="a9"/>
+        <w:tblW w:w="10235" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="568"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="5216"/>
+        <w:gridCol w:w="4226"/>
+        <w:gridCol w:w="793"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="000D23F8" w:rsidRPr="000D23F8" w14:paraId="7D41AB37" w14:textId="77777777" w:rsidTr="000D23F8">
         <w:trPr>
-          <w:trHeight w:val="70"/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...29 lines deleted...]
-            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:tcW w:w="10235" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="24A84D"/>
-[...10 lines deleted...]
-              </w:pBdr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="750FE143" w14:textId="4C9D9BD9" w:rsidR="000D23F8" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="000D23F8">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003258FF">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...6 lines deleted...]
-      <w:tr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Вид</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003258FF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003258FF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>проекта</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003258FF" w:rsidRPr="000D23F8" w14:paraId="3881D6AB" w14:textId="77777777" w:rsidTr="00E66864">
         <w:trPr>
-          <w:trHeight w:val="70"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...65 lines deleted...]
-      <w:tr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61FE2ADC" w14:textId="1F55028A" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005537CF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Строительство новой газовой котельной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBF35DA" w14:textId="17AE6C1C" w:rsidR="003258FF" w:rsidRPr="003258FF" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-349098900"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003258FF" w:rsidRPr="000D23F8" w14:paraId="595BAF2A" w14:textId="77777777" w:rsidTr="00E66864">
         <w:trPr>
-          <w:trHeight w:val="318"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...1247 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="5216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
-[...59 lines deleted...]
-            <w:tcW w:w="4819" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B7628B" w14:textId="449B2494" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005537CF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Строительство новой электрической котельной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...41 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w14:paraId="434C18AE" w14:textId="0FA5CF54" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-223450422"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003258FF" w:rsidRPr="000D23F8" w14:paraId="527FDC20" w14:textId="77777777" w:rsidTr="00E66864">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...72 lines deleted...]
-              <w:t xml:space="preserve">Годовое потребление топлива, </w:t>
+          </w:tcPr>
+          <w:p w14:paraId="34789452" w14:textId="6B6AD093" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005537CF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Строительство </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...12 lines deleted...]
-              <w:t>т</w:t>
+            <w:r w:rsidRPr="005537CF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>блочно</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
-[...72 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:r w:rsidRPr="005537CF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-модульной котельной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
-[...30 lines deleted...]
-      <w:tr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10DEE83B" w14:textId="105CEE77" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-1212035498"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003258FF" w:rsidRPr="000D23F8" w14:paraId="4172B84F" w14:textId="77777777" w:rsidTr="00E66864">
         <w:trPr>
-          <w:trHeight w:val="229"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="5216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...27 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F930B5D" w14:textId="0BEA8BEB" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005537CF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Строительство котельной взамен действующей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-      <w:tr>
+          <w:p w14:paraId="2727EB18" w14:textId="0DAE5842" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="99145316"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003258FF" w:rsidRPr="000D23F8" w14:paraId="69066A2A" w14:textId="77777777" w:rsidTr="00E66864">
         <w:trPr>
-          <w:trHeight w:val="229"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...114 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="5216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
-[...57 lines deleted...]
-            <w:tcW w:w="4819" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77B143FF" w14:textId="52FA65C7" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005537CF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Модернизация / реконструкция действующей котельной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...25 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w14:paraId="668A770F" w14:textId="099E482B" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-812170713"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003258FF" w:rsidRPr="000D23F8" w14:paraId="181E8CDD" w14:textId="77777777" w:rsidTr="00E66864">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...139 lines deleted...]
-            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="158E250D" w14:textId="2CEE76E8" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005537CF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Перевод котельной на более эффективный вид топлива</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
-[...28 lines deleted...]
-      <w:tr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09302C42" w14:textId="4D6D300A" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-753356751"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003258FF" w:rsidRPr="000D23F8" w14:paraId="5FD453ED" w14:textId="77777777" w:rsidTr="00E66864">
         <w:trPr>
-          <w:trHeight w:val="229"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="5216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...27 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="380A9093" w14:textId="66A1372E" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005537CF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Модернизация системы теплоснабжения и горячего водоснабжения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-      <w:tr>
+          <w:p w14:paraId="08592B07" w14:textId="7F0EB14D" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-1951313202"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003258FF" w:rsidRPr="000D23F8" w14:paraId="5517420A" w14:textId="77777777" w:rsidTr="00E66864">
         <w:trPr>
-          <w:trHeight w:val="229"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...114 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="5216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
-[...57 lines deleted...]
-            <w:tcW w:w="4819" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ABFA0FC" w14:textId="3F351ED9" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005537CF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Иное</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Указать):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...24 lines deleted...]
-            <w:tcW w:w="4820" w:type="dxa"/>
+          <w:p w14:paraId="448FA0C3" w14:textId="3C89591E" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="00541AFC" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="23C20FB2" w14:textId="7C44A06D" w:rsidR="000D23F8" w:rsidRPr="000D23F8" w:rsidRDefault="000D23F8" w:rsidP="000D23F8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a9"/>
+        <w:tblW w:w="10235" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5216"/>
+        <w:gridCol w:w="4226"/>
+        <w:gridCol w:w="793"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000D23F8" w:rsidRPr="000D23F8" w14:paraId="1BAFA168" w14:textId="77777777" w:rsidTr="000D23F8">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10235" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4812FE39" w14:textId="0FC65CEA" w:rsidR="000D23F8" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="000D23F8">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003258FF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Основная проблема, требующая решения в рамках проекта:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003258FF" w:rsidRPr="000D23F8" w14:paraId="77363BF9" w14:textId="77777777" w:rsidTr="00D2761D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30905A23" w14:textId="1A097BEA" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>В</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B6C1B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ысокий физический износ котельного оборудования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CDEB799" w14:textId="37F13303" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-479690269"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00384798">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003258FF" w:rsidRPr="000D23F8" w14:paraId="31D48302" w14:textId="77777777" w:rsidTr="00D2761D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D64DD13" w14:textId="4D167C93" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>М</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B6C1B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>оральное устаревание оборудования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4181F659" w14:textId="7CF21D68" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-1022931060"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003258FF" w:rsidRPr="000D23F8" w14:paraId="73F2BAA3" w14:textId="77777777" w:rsidTr="00D2761D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="228707B7" w14:textId="495829D0" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>В</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B6C1B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ысокая аварийность объекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="313FB440" w14:textId="462D1E17" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-558013895"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003258FF" w:rsidRPr="000D23F8" w14:paraId="1E2DF81D" w14:textId="77777777" w:rsidTr="00D2761D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E0D39B" w14:textId="496E9F65" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Н</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B6C1B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>аличие технологических нарушений и перебоев теплоснабжения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A22A557" w14:textId="7C4A49F7" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-1748021077"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003258FF" w:rsidRPr="000D23F8" w14:paraId="01D5619E" w14:textId="77777777" w:rsidTr="00D2761D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23A64836" w14:textId="11E5BF94" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Н</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B6C1B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>едостаточная мощность действующей котельной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D2CFC3C" w14:textId="7875C77C" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-1844929950"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003258FF" w:rsidRPr="000D23F8" w14:paraId="58FFDCFA" w14:textId="77777777" w:rsidTr="00D2761D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="351EF3CF" w14:textId="5242BC89" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B6C1B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тсутствие необходимого резерва мощности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F7C2762" w14:textId="25A49E6E" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-1293595492"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003258FF" w:rsidRPr="000D23F8" w14:paraId="0B3CF853" w14:textId="77777777" w:rsidTr="00D2761D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EED6D72" w14:textId="0DA79FA3" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>В</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B6C1B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ысокий уровень потерь тепловой энергии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="558C87A7" w14:textId="005BA1FD" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="1857916883"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003258FF" w:rsidRPr="000D23F8" w14:paraId="1E81BDEE" w14:textId="77777777" w:rsidTr="00D2761D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B8F2B40" w14:textId="128B642F" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Н</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B6C1B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>еудовлетворительное техническое состояние тепловых сетей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E7AF7D1" w14:textId="25227DBC" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-1396499210"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003258FF" w:rsidRPr="000D23F8" w14:paraId="4A5010AF" w14:textId="77777777" w:rsidTr="00D2761D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D86025A" w14:textId="7748548B" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>В</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B6C1B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ысокая стоимость эксплуатации объекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49151EEC" w14:textId="27CAE2F7" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="1853675850"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003258FF" w:rsidRPr="000D23F8" w14:paraId="5774C51D" w14:textId="77777777" w:rsidTr="00D2761D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CEF2719" w14:textId="32AF7FB1" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>В</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B6C1B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ысокая стоимость используемого топлива</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DBBC4AB" w14:textId="53DC5478" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="1524829471"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003258FF" w:rsidRPr="000D23F8" w14:paraId="4278438E" w14:textId="77777777" w:rsidTr="00D2761D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5867913C" w14:textId="6F2DA23D" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Н</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B6C1B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>еобходимость перевода на более эффективный вид топлива</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="183BA010" w14:textId="2E9736D4" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-1925025536"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003258FF" w:rsidRPr="000D23F8" w14:paraId="0DDB1BBE" w14:textId="77777777" w:rsidTr="00D2761D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C69D4FE" w14:textId="11A1CD81" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Н</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B6C1B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>есоответствие экологическим требованиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="031D15D4" w14:textId="066198EA" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-197314691"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003258FF" w:rsidRPr="000D23F8" w14:paraId="5B800A11" w14:textId="77777777" w:rsidTr="00D2761D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF01686" w14:textId="754FE3C9" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Н</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B6C1B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>еобходимость обеспечения новых потребителей тепловой энергией и ГВС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="189D0972" w14:textId="469A1189" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-764995414"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003258FF" w:rsidRPr="000D23F8" w14:paraId="15EB7A06" w14:textId="77777777" w:rsidTr="00D2761D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10B5B078" w14:textId="5111D841" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Н</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B6C1B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>еобходимость замены устаревшего оборудования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="253FA6B7" w14:textId="647E74CD" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="1061065365"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003258FF" w:rsidRPr="000D23F8" w14:paraId="1B0E1921" w14:textId="77777777" w:rsidTr="00D2761D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08EF5BA3" w14:textId="471553E0" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Н</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B6C1B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>аличие предписаний надзорных органов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="619B3A07" w14:textId="05EEADD7" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-995719380"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003258FF" w:rsidRPr="000D23F8" w14:paraId="137B28F6" w14:textId="77777777" w:rsidTr="00D2761D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D7DAE0A" w14:textId="58EA8463" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B6C1B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тсутствие надежного источника теплоснабжения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="398A8E20" w14:textId="4E2BD686" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="1629434135"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003258FF" w:rsidRPr="000D23F8" w14:paraId="0A12AF74" w14:textId="77777777" w:rsidTr="00D2761D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6755ED50" w14:textId="0412FE88" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="003258FF" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005537CF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Иное</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Указать):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="667DFAFD" w14:textId="34DD851B" w:rsidR="003258FF" w:rsidRPr="000D23F8" w:rsidRDefault="00541AFC" w:rsidP="003258FF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2B607DFC" w14:textId="7E88DD83" w:rsidR="000D23F8" w:rsidRPr="00DD5236" w:rsidRDefault="000D23F8" w:rsidP="000D23F8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a9"/>
+        <w:tblW w:w="10258" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5216"/>
+        <w:gridCol w:w="4106"/>
+        <w:gridCol w:w="936"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000D23F8" w:rsidRPr="000D23F8" w14:paraId="616A509E" w14:textId="77777777" w:rsidTr="000D23F8">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10258" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="056727B0" w14:textId="6EFA6804" w:rsidR="000D23F8" w:rsidRPr="000D23F8" w:rsidRDefault="008519D8" w:rsidP="000D23F8">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008519D8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Планируемый</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008519D8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008519D8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>результат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008519D8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008519D8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>реализации</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008519D8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008519D8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>проекта</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008519D8" w:rsidRPr="000D23F8" w14:paraId="241A57E8" w14:textId="77777777" w:rsidTr="00BE2678">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="936" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12405389" w14:textId="0515E956" w:rsidR="008519D8" w:rsidRPr="000D23F8" w:rsidRDefault="008519D8" w:rsidP="008519D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>П</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00773F15">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>овышение надежности теплоснабжения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48D164F1" w14:textId="01E2E6B6" w:rsidR="008519D8" w:rsidRPr="000D23F8" w:rsidRDefault="008519D8" w:rsidP="008519D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-639115790"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008519D8" w:rsidRPr="000D23F8" w14:paraId="7F8D95F5" w14:textId="77777777" w:rsidTr="00BE2678">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="936" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BADA621" w14:textId="421ED172" w:rsidR="008519D8" w:rsidRPr="000D23F8" w:rsidRDefault="008519D8" w:rsidP="008519D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00773F15">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>беспечение бесперебойного теплоснабжения потребителей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FCB266B" w14:textId="37358A2B" w:rsidR="008519D8" w:rsidRPr="000D23F8" w:rsidRDefault="008519D8" w:rsidP="008519D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-244121720"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008519D8" w:rsidRPr="000D23F8" w14:paraId="76D7C050" w14:textId="77777777" w:rsidTr="00BE2678">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="936" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3522FEE2" w14:textId="017C2971" w:rsidR="008519D8" w:rsidRPr="000D23F8" w:rsidRDefault="008519D8" w:rsidP="008519D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>С</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00773F15">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>нижение аварийности объекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A98E6B7" w14:textId="2B5633CE" w:rsidR="008519D8" w:rsidRPr="000D23F8" w:rsidRDefault="008519D8" w:rsidP="008519D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="939804591"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008519D8" w:rsidRPr="000D23F8" w14:paraId="64BB6E29" w14:textId="77777777" w:rsidTr="00BE2678">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="936" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC85A85" w14:textId="47A38CDA" w:rsidR="008519D8" w:rsidRPr="000D23F8" w:rsidRDefault="008519D8" w:rsidP="008519D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>С</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00773F15">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>нижение эксплуатационных расходов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D45AAEF" w14:textId="74361C0D" w:rsidR="008519D8" w:rsidRPr="000D23F8" w:rsidRDefault="008519D8" w:rsidP="008519D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="1243371137"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008519D8" w:rsidRPr="000D23F8" w14:paraId="24E13EDE" w14:textId="77777777" w:rsidTr="00BE2678">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="936" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8CA62A" w14:textId="2F9FE675" w:rsidR="008519D8" w:rsidRPr="000D23F8" w:rsidRDefault="008519D8" w:rsidP="008519D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>С</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00773F15">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>нижение потерь тепловой энергии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04CF6EFB" w14:textId="15131D93" w:rsidR="008519D8" w:rsidRPr="000D23F8" w:rsidRDefault="008519D8" w:rsidP="008519D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-1245874648"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008519D8" w:rsidRPr="000D23F8" w14:paraId="2FF85F2B" w14:textId="77777777" w:rsidTr="00BE2678">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="936" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="545BC7EF" w14:textId="1B7A3BD9" w:rsidR="008519D8" w:rsidRPr="000D23F8" w:rsidRDefault="008519D8" w:rsidP="008519D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>П</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00773F15">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>овышение энергетической эффективности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60120FE3" w14:textId="4C4BEAA1" w:rsidR="008519D8" w:rsidRPr="000D23F8" w:rsidRDefault="008519D8" w:rsidP="008519D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-1668322998"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008519D8" w:rsidRPr="000D23F8" w14:paraId="1DC0B4A5" w14:textId="77777777" w:rsidTr="00BE2678">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="936" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33E77EE4" w14:textId="08B3387A" w:rsidR="008519D8" w:rsidRPr="000D23F8" w:rsidRDefault="008519D8" w:rsidP="008519D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>У</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00773F15">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>величение мощности источника теплоснабжения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52FBB7A2" w14:textId="037F908E" w:rsidR="008519D8" w:rsidRPr="000D23F8" w:rsidRDefault="008519D8" w:rsidP="008519D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="787086877"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008519D8" w:rsidRPr="000D23F8" w14:paraId="6F0FC726" w14:textId="77777777" w:rsidTr="00BE2678">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="936" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A7356F" w14:textId="79B26251" w:rsidR="008519D8" w:rsidRPr="000D23F8" w:rsidRDefault="008519D8" w:rsidP="008519D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00773F15">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>беспечение подключения новых потребителей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB9E194" w14:textId="56E239DE" w:rsidR="008519D8" w:rsidRPr="000D23F8" w:rsidRDefault="008519D8" w:rsidP="008519D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-1615743013"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008519D8" w:rsidRPr="000D23F8" w14:paraId="6E8AC8C9" w14:textId="77777777" w:rsidTr="00BE2678">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="936" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="095B69DC" w14:textId="093B39C2" w:rsidR="008519D8" w:rsidRPr="000D23F8" w:rsidRDefault="008519D8" w:rsidP="008519D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>П</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00773F15">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>еревод объекта на более экологичный вид топлива</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12F8D186" w14:textId="033AF929" w:rsidR="008519D8" w:rsidRPr="008519D8" w:rsidRDefault="008519D8" w:rsidP="008519D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="2141530514"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008519D8" w:rsidRPr="000D23F8" w14:paraId="7011B707" w14:textId="77777777" w:rsidTr="00BE2678">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="936" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5563B0A2" w14:textId="2F3031C9" w:rsidR="008519D8" w:rsidRPr="008519D8" w:rsidRDefault="008519D8" w:rsidP="008519D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>В</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00773F15">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>недрение современных систем автоматизации и учета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C7C1A81" w14:textId="5E78A01B" w:rsidR="008519D8" w:rsidRPr="008519D8" w:rsidRDefault="008519D8" w:rsidP="008519D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="283781593"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008519D8" w:rsidRPr="000D23F8" w14:paraId="3F66563E" w14:textId="77777777" w:rsidTr="00BE2678">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="936" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51417021" w14:textId="06A0E882" w:rsidR="008519D8" w:rsidRPr="008519D8" w:rsidRDefault="008519D8" w:rsidP="008519D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>У</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00773F15">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>лучшение качества предоставления коммунальных услуг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5677723C" w14:textId="3F229C01" w:rsidR="008519D8" w:rsidRPr="008519D8" w:rsidRDefault="008519D8" w:rsidP="008519D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-1455088713"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008519D8" w:rsidRPr="000D23F8" w14:paraId="6CDE4C2D" w14:textId="77777777" w:rsidTr="00BE2678">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="936" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC7038B" w14:textId="54FFC0EA" w:rsidR="008519D8" w:rsidRPr="008519D8" w:rsidRDefault="008519D8" w:rsidP="008519D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>В</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00773F15">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ывод из эксплуатации неэффективного оборудования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73DFD43E" w14:textId="38820D47" w:rsidR="008519D8" w:rsidRPr="008519D8" w:rsidRDefault="008519D8" w:rsidP="008519D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="1536081702"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008519D8" w:rsidRPr="000D23F8" w14:paraId="11BFB3F5" w14:textId="77777777" w:rsidTr="00BE2678">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="936" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D7AB81A" w14:textId="0ED7FA91" w:rsidR="008519D8" w:rsidRPr="000D23F8" w:rsidRDefault="008519D8" w:rsidP="008519D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005537CF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Иное</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Указать):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27F58A19" w14:textId="36A53B2C" w:rsidR="008519D8" w:rsidRPr="000D23F8" w:rsidRDefault="00541AFC" w:rsidP="008519D8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="72A78498" w14:textId="64F566D9" w:rsidR="000D23F8" w:rsidRPr="000D23F8" w:rsidRDefault="000D23F8" w:rsidP="000D23F8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a9"/>
+        <w:tblW w:w="10235" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5216"/>
+        <w:gridCol w:w="4226"/>
+        <w:gridCol w:w="793"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000D23F8" w:rsidRPr="000D23F8" w14:paraId="3D475F3A" w14:textId="77777777" w:rsidTr="00770BDC">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10235" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FB13B94" w14:textId="2ECCB4BA" w:rsidR="000D23F8" w:rsidRPr="000D23F8" w:rsidRDefault="00437AEF" w:rsidP="000D23F8">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00437AEF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Основные</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00437AEF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00437AEF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>параметры</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00437AEF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00437AEF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>проекта</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD5236" w:rsidRPr="000D23F8" w14:paraId="7D40E4FB" w14:textId="77777777" w:rsidTr="00770BDC">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54550DAF" w14:textId="107194EE" w:rsidR="00DD5236" w:rsidRPr="000D23F8" w:rsidRDefault="00437AEF" w:rsidP="000D23F8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437AEF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Мощность объекта:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DFAE570" w14:textId="3575CE37" w:rsidR="00DD5236" w:rsidRPr="000D23F8" w:rsidRDefault="00541AFC" w:rsidP="000D23F8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:r w:rsidR="00437AEF" w:rsidRPr="00437AEF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Гкал/час</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00437AEF" w:rsidRPr="000D23F8" w14:paraId="4A66BFC7" w14:textId="77777777" w:rsidTr="00384798">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9442" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...21 lines deleted...]
-      <w:tr>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A6FB45B" w14:textId="4571A67C" w:rsidR="00437AEF" w:rsidRPr="00384798" w:rsidRDefault="00437AEF" w:rsidP="000D23F8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384798">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Количество потребителей:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00437AEF" w:rsidRPr="000D23F8" w14:paraId="70DA9B5F" w14:textId="77777777" w:rsidTr="005E6C37">
         <w:trPr>
-          <w:trHeight w:val="229"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...71 lines deleted...]
-      <w:tr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18AC1BCA" w14:textId="4851F89C" w:rsidR="00437AEF" w:rsidRPr="000D23F8" w:rsidRDefault="00384798" w:rsidP="00437AEF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="1987961842"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Н</w:t>
+            </w:r>
+            <w:r w:rsidR="00437AEF" w:rsidRPr="009E5A0F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>аселение</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB2D679" w14:textId="77777777" w:rsidR="00437AEF" w:rsidRPr="000D23F8" w:rsidRDefault="00437AEF" w:rsidP="00437AEF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00437AEF" w:rsidRPr="000D23F8" w14:paraId="00118270" w14:textId="77777777" w:rsidTr="005E6C37">
         <w:trPr>
-          <w:trHeight w:val="229"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...71 lines deleted...]
-      <w:tr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24441A70" w14:textId="2DA5AFB2" w:rsidR="00437AEF" w:rsidRPr="000D23F8" w:rsidRDefault="00384798" w:rsidP="00437AEF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-1608104827"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С</w:t>
+            </w:r>
+            <w:r w:rsidR="00437AEF" w:rsidRPr="009E5A0F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>оциальные объекты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63B70A42" w14:textId="77777777" w:rsidR="00437AEF" w:rsidRPr="000D23F8" w:rsidRDefault="00437AEF" w:rsidP="00437AEF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00437AEF" w:rsidRPr="000D23F8" w14:paraId="1F007445" w14:textId="77777777" w:rsidTr="005E6C37">
         <w:trPr>
-          <w:trHeight w:val="229"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...77 lines deleted...]
-      <w:tr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C382E75" w14:textId="5F4D2588" w:rsidR="00437AEF" w:rsidRPr="000D23F8" w:rsidRDefault="00384798" w:rsidP="00437AEF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-1488788433"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А</w:t>
+            </w:r>
+            <w:r w:rsidR="00437AEF" w:rsidRPr="009E5A0F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дминистративные здания</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="225B2E00" w14:textId="77777777" w:rsidR="00437AEF" w:rsidRPr="000D23F8" w:rsidRDefault="00437AEF" w:rsidP="00437AEF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00437AEF" w:rsidRPr="000D23F8" w14:paraId="30D6864F" w14:textId="77777777" w:rsidTr="005E6C37">
         <w:trPr>
-          <w:trHeight w:val="229"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...29 lines deleted...]
-            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A7FFEC" w14:textId="06D61E18" w:rsidR="00437AEF" w:rsidRPr="000D23F8" w:rsidRDefault="00384798" w:rsidP="00437AEF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="256338083"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> П</w:t>
+            </w:r>
+            <w:r w:rsidR="00437AEF" w:rsidRPr="009E5A0F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ромышленные объекты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4611B842" w14:textId="77777777" w:rsidR="00437AEF" w:rsidRPr="000D23F8" w:rsidRDefault="00437AEF" w:rsidP="00437AEF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00437AEF" w:rsidRPr="000D23F8" w14:paraId="345D8FF2" w14:textId="77777777" w:rsidTr="005E6C37">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BEADB9B" w14:textId="65F5193D" w:rsidR="00437AEF" w:rsidRPr="000D23F8" w:rsidRDefault="00384798" w:rsidP="00437AEF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="1544104988"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> И</w:t>
+            </w:r>
+            <w:r w:rsidR="00437AEF" w:rsidRPr="009E5A0F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ные потребители</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BF796B7" w14:textId="77777777" w:rsidR="00437AEF" w:rsidRPr="000D23F8" w:rsidRDefault="00437AEF" w:rsidP="00437AEF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00384798" w:rsidRPr="000D23F8" w14:paraId="0555FBF2" w14:textId="77777777" w:rsidTr="00384798">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="793" w:type="dxa"/>
+          <w:trHeight w:val="363"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64BC9561" w14:textId="15B873A6" w:rsidR="00384798" w:rsidRPr="00384798" w:rsidRDefault="00384798" w:rsidP="000D23F8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00384798">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Планируемый срок реализации проекта:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31BB9BD5" w14:textId="2BA6293D" w:rsidR="00384798" w:rsidRPr="000D23F8" w:rsidRDefault="00541AFC" w:rsidP="000D23F8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="46DA3D51" w14:textId="304D3906" w:rsidR="000D23F8" w:rsidRPr="00DD5236" w:rsidRDefault="000D23F8" w:rsidP="000D23F8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a9"/>
+        <w:tblW w:w="10247" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5216"/>
+        <w:gridCol w:w="4215"/>
+        <w:gridCol w:w="816"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00770BDC" w:rsidRPr="00770BDC" w14:paraId="72569066" w14:textId="77777777" w:rsidTr="00770BDC">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10247" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...20 lines deleted...]
-            <w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2382F750" w14:textId="74CA6606" w:rsidR="00770BDC" w:rsidRPr="00541AFC" w:rsidRDefault="00541AFC" w:rsidP="000D23F8">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00541AFC">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...6 lines deleted...]
-      <w:tr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Предварительная информация о готовности проекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00541AFC" w:rsidRPr="000D23F8" w14:paraId="7E143D8E" w14:textId="77777777" w:rsidTr="00673FD3">
         <w:trPr>
-          <w:trHeight w:val="229"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="816" w:type="dxa"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...86 lines deleted...]
-      <w:tr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="465D6095" w14:textId="29B30A70" w:rsidR="00541AFC" w:rsidRPr="00541AFC" w:rsidRDefault="00541AFC" w:rsidP="00541AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>И</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00541AFC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дея проекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4215" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="074F08E0" w14:textId="16328E34" w:rsidR="00541AFC" w:rsidRPr="000D23F8" w:rsidRDefault="00541AFC" w:rsidP="00541AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="34466109"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00541AFC" w:rsidRPr="000D23F8" w14:paraId="597AA7DA" w14:textId="77777777" w:rsidTr="00673FD3">
         <w:trPr>
-          <w:trHeight w:val="229"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="816" w:type="dxa"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...103 lines deleted...]
-      <w:tr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00C4F3BC" w14:textId="3BB7EE4B" w:rsidR="00541AFC" w:rsidRPr="00541AFC" w:rsidRDefault="00541AFC" w:rsidP="00541AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>И</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00541AFC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>меются технические условия подключения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4215" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC728F3" w14:textId="0F144470" w:rsidR="00541AFC" w:rsidRPr="000D23F8" w:rsidRDefault="00541AFC" w:rsidP="00541AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="1493917715"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00541AFC" w:rsidRPr="000D23F8" w14:paraId="737CB8C6" w14:textId="77777777" w:rsidTr="00673FD3">
         <w:trPr>
-          <w:trHeight w:val="229"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="816" w:type="dxa"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...118 lines deleted...]
-      <w:tr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24EBFF76" w14:textId="47E424F2" w:rsidR="00541AFC" w:rsidRPr="00541AFC" w:rsidRDefault="00541AFC" w:rsidP="00541AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>П</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00541AFC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>одготовлены предварительные расчеты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4215" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CB41455" w14:textId="6F131D8C" w:rsidR="00541AFC" w:rsidRPr="000D23F8" w:rsidRDefault="00541AFC" w:rsidP="00541AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="790936117"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00541AFC" w:rsidRPr="000D23F8" w14:paraId="4BEC36A7" w14:textId="77777777" w:rsidTr="00673FD3">
         <w:trPr>
-          <w:trHeight w:val="229"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="816" w:type="dxa"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...52 lines deleted...]
-            <w:r>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5504BEF2" w14:textId="049318D0" w:rsidR="00541AFC" w:rsidRPr="00541AFC" w:rsidRDefault="00541AFC" w:rsidP="00541AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Р</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00541AFC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>азработано ТЭО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4215" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="321E3536" w14:textId="2EE24CC5" w:rsidR="00541AFC" w:rsidRPr="000D23F8" w:rsidRDefault="00541AFC" w:rsidP="00541AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-1765610968"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00541AFC" w:rsidRPr="000D23F8" w14:paraId="18C5AFE2" w14:textId="77777777" w:rsidTr="00673FD3">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="816" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="613AB59D" w14:textId="15A1888F" w:rsidR="00541AFC" w:rsidRPr="00541AFC" w:rsidRDefault="00541AFC" w:rsidP="00541AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>И</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00541AFC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>меется проектная документация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4215" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24562B3E" w14:textId="460549D7" w:rsidR="00541AFC" w:rsidRPr="000D23F8" w:rsidRDefault="00541AFC" w:rsidP="00541AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="1968156947"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00541AFC" w:rsidRPr="000D23F8" w14:paraId="022B5C8F" w14:textId="77777777" w:rsidTr="00673FD3">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="816" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E360E52" w14:textId="3BEA14AD" w:rsidR="00541AFC" w:rsidRPr="00541AFC" w:rsidRDefault="00541AFC" w:rsidP="00541AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>П</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00541AFC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>олучены необходимые согласования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4215" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD03FC5" w14:textId="51D43765" w:rsidR="00541AFC" w:rsidRPr="000D23F8" w:rsidRDefault="00541AFC" w:rsidP="00541AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-1478752834"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00541AFC" w:rsidRPr="000D23F8" w14:paraId="7B698158" w14:textId="77777777" w:rsidTr="0058210B">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="816" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A9FCA37" w14:textId="644607D8" w:rsidR="00541AFC" w:rsidRPr="000D23F8" w:rsidRDefault="00541AFC" w:rsidP="00541AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005537CF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Иное</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Указать):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4215" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F1D8AFB" w14:textId="6DA7D849" w:rsidR="00541AFC" w:rsidRPr="000D23F8" w:rsidRDefault="00541AFC" w:rsidP="00541AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>_____________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1993F5B9" w14:textId="7E53ED21" w:rsidR="000D23F8" w:rsidRPr="000D23F8" w:rsidRDefault="000D23F8" w:rsidP="000D23F8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a9"/>
+        <w:tblW w:w="10235" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10235"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00770BDC" w:rsidRPr="00770BDC" w14:paraId="5AF11187" w14:textId="77777777" w:rsidTr="00770BDC">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10235" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDEA1C6" w14:textId="51D32362" w:rsidR="00770BDC" w:rsidRPr="000D23F8" w:rsidRDefault="00B53EBF" w:rsidP="000D23F8">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B53EBF">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...1212 lines deleted...]
-            </w:pPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Согласие на обработку персональных данных</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="7472A7FF" w14:textId="77777777" w:rsidR="00B53EBF" w:rsidRPr="00B53EBF" w:rsidRDefault="00B53EBF" w:rsidP="00B53EBF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00B53EBF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Настоящим подтверждаем согласие на обработку персональных данных, указанных в настоящей заявке и приложенных документах, Организационным комитетом Конкурса «Регионы – устойчивое развитие» в целях рассмотрения, оценки и сопровождения инвестиционного проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA3D27A" w14:textId="77777777" w:rsidR="00B53EBF" w:rsidRPr="00B53EBF" w:rsidRDefault="00B53EBF" w:rsidP="00B53EBF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EBF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Согласие предоставляется на осуществление действий с персональными данными, включая сбор, систематизацию, хранение, уточнение, использование, передачу ответственным участникам процесса рассмотрения проекта, а также иные действия, предусмотренные законодательством Российской Федерации о персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CE8170" w14:textId="77777777" w:rsidR="00B53EBF" w:rsidRPr="00B53EBF" w:rsidRDefault="00B53EBF" w:rsidP="00B53EBF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53EBF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Согласие действует на период рассмотрения заявки, сопровождения инвестиционного проекта и исполнения связанных с ним процедур.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A11897" w14:textId="0380C4F3" w:rsidR="00D322B9" w:rsidRDefault="00B53EBF" w:rsidP="00B53EBF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1380544760"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EBF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Согласие на обработку персональных данных предоставлено.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A552AB" w14:textId="6053730B" w:rsidR="000D23F8" w:rsidRDefault="000D23F8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a9"/>
+        <w:tblW w:w="10235" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10235"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B53EBF" w:rsidRPr="00770BDC" w14:paraId="5CED9509" w14:textId="77777777" w:rsidTr="004B5ACA">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10235" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55D4B9ED" w14:textId="45EF019C" w:rsidR="00B53EBF" w:rsidRPr="000D23F8" w:rsidRDefault="00B53EBF" w:rsidP="004B5ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B53EBF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Подтверждение заинтересованности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="23FF62F8" w14:textId="0E6C2B41" w:rsidR="00B53EBF" w:rsidRDefault="00B53EBF" w:rsidP="00B53EBF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1563906516"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53EBF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Настоящим подтверждаем заинтересованность в реализации инвестиционного проекта и готовность предоставить необходимые документы, сведения, расчеты и материалы для проведения технической, имущественно-правовой и финансово-экономической оценки проекта Оргкомитетом Конкурса «Регионы – устойчивое развитие».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C71501F" w14:textId="221BC161" w:rsidR="00B53EBF" w:rsidRDefault="00B53EBF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD6737E" w14:textId="77777777" w:rsidR="00B53EBF" w:rsidRDefault="00B53EBF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="8080"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00CF09CE" w14:paraId="7BC0424D" w14:textId="77777777" w:rsidTr="005A1F1A">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
-[...2 lines deleted...]
-          <w:p>
+            <w:shd w:val="clear" w:color="auto" w:fill="0E9FD9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F4F2EB8" w14:textId="34C8C301" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Контактные </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">данные лица для работы по заявке </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CF09CE" w14:paraId="160FD697" w14:textId="77777777" w:rsidTr="005A1F1A">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="19BC6EAC" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ф.И.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6CEE8922" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CF09CE" w14:paraId="17713073" w14:textId="77777777" w:rsidTr="005A1F1A">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="78A80E6F" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="623E9F46" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CF09CE" w14:paraId="5B04630A" w14:textId="77777777" w:rsidTr="005A1F1A">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6C5C7475" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Эл. Почта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="31EC8DB0" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CF09CE" w14:paraId="505A26E8" w14:textId="77777777" w:rsidTr="005A1F1A">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5258691F" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Место работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="24C5B915" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CF09CE" w14:paraId="6AE14D3E" w14:textId="77777777" w:rsidTr="005A1F1A">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2D9368AD" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0B2378E3" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CF09CE" w14:paraId="2BF58BC0" w14:textId="77777777" w:rsidTr="005A1F1A">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="605D26E0" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Часовой пояс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="70A95A2E" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CF09CE" w14:paraId="5BE023BD" w14:textId="77777777" w:rsidTr="005A1F1A">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="05FF141A" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Комментарии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="25B2EAA3" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:jc w:val="both"/>
-[...42 lines deleted...]
-              <w:t xml:space="preserve"> не попадают под ограничения. Просьба не указывать почту .gmail.com</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="4EB793E5" w14:textId="13573AA4" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="00CF09CE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Roboto" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14715084" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="00CF09CE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Roboto" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="a5"/>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="8080"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00CF09CE" w14:paraId="003BB790" w14:textId="77777777" w:rsidTr="005A1F1A">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0E9FD9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="73B19F5D" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Контактные </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>данные лица для работы по заявке (финансовое подразделение)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00CF09CE" w14:paraId="26E38D48" w14:textId="77777777" w:rsidTr="005A1F1A">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0DFDBDB2" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ф.И.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5A6319D9" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF09CE" w14:paraId="147289BC" w14:textId="77777777" w:rsidTr="005A1F1A">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="02AFBAFB" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2AA4EF06" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF09CE" w14:paraId="4DDF25FD" w14:textId="77777777" w:rsidTr="005A1F1A">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="091A9F88" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Эл. Почта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5D66DAA7" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF09CE" w14:paraId="54A59CDC" w14:textId="77777777" w:rsidTr="005A1F1A">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="04C13547" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Место работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="03259A85" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF09CE" w14:paraId="3FB51779" w14:textId="77777777" w:rsidTr="005A1F1A">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="707F74C5" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Должность в Организации </w:t>
+              <w:t>Должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="64AF9A08" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF09CE" w14:paraId="2787D03F" w14:textId="77777777" w:rsidTr="005A1F1A">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="21524C62" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Комментарии</w:t>
+              <w:t>Часовой пояс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6D4913C1" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:jc w:val="both"/>
-[...42 lines deleted...]
-              <w:t xml:space="preserve"> не попадают под ограничения. Просьба не указывать почту .gmail.com</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF09CE" w14:paraId="06029FA7" w14:textId="77777777" w:rsidTr="005A1F1A">
+        <w:trPr>
+          <w:trHeight w:val="320"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="204CC18D" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Комментарии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BAA0EB2" w14:textId="77777777" w:rsidR="00CF09CE" w:rsidRDefault="00CF09CE" w:rsidP="005A1F1A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="52F9ADEA" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="00D322B9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Roboto" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F91D2FB" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="00D322B9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Roboto" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2857D362" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="00D322B9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Roboto" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="4394"/>
         <w:gridCol w:w="1164"/>
         <w:gridCol w:w="3231"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00D322B9" w14:paraId="2A4EF782" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4C55152B" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ф.И.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7719DFCB" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="00D322B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="36AB7265" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Подпись</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3231" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6A506C13" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="00D322B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00D322B9" w14:paraId="19A316F6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="327A1191" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="1000AB44" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="00D322B9">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="04B6FD0A" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="00D322B9">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3231" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7B1617FC" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="20B48AF3" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="00D322B9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:right="-144"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Roboto" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="0000FF" w:themeColor="hyperlink"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...37 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidR="00D322B9">
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p>
+    <w:p w14:paraId="315CB86F" w14:textId="77777777" w:rsidR="00E44A9D" w:rsidRDefault="00E44A9D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p>
+    <w:p w14:paraId="5370D9F2" w14:textId="77777777" w:rsidR="00E44A9D" w:rsidRDefault="00E44A9D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="02000000000000000000"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Light">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000A47B" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5E013550" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -7158,207 +7683,207 @@
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="6F672550" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="00D322B9">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p>
+    <w:p w14:paraId="313DC562" w14:textId="77777777" w:rsidR="00E44A9D" w:rsidRDefault="00E44A9D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p>
+    <w:p w14:paraId="4A50E81E" w14:textId="77777777" w:rsidR="00E44A9D" w:rsidRDefault="00E44A9D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="a9"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5136"/>
       <w:gridCol w:w="5001"/>
     </w:tblGrid>
-    <w:tr>
+    <w:tr w:rsidR="00D322B9" w14:paraId="466422AB" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5067" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="5E00E6BF" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
           <w:pPr>
             <w:pStyle w:val="aa"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BA2B09B" wp14:editId="7B5DEA98">
                 <wp:extent cx="3124200" cy="979875"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Рисунок 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="РУР.png"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3133248" cy="982713"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5068" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="63A11F47" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
           <w:pPr>
             <w:pStyle w:val="aa"/>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
             </w:rPr>
             <w:t>121357, Москва, ул. Верейская, 17</w:t>
           </w:r>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="3739C43B" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
           <w:pPr>
             <w:pStyle w:val="aa"/>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
             </w:rPr>
             <w:t>Тел.: 8 (800) 775-10-73</w:t>
           </w:r>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="3E29D251" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
           <w:pPr>
             <w:pStyle w:val="aa"/>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>E</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
             </w:rPr>
             <w:t>-</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
@@ -7422,88 +7947,88 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>konkurs</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
                 <w:color w:val="9D9D9D"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="a8"/>
                 <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
                 <w:color w:val="9D9D9D"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ru</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="657640D2" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="00D322B9">
           <w:pPr>
             <w:pStyle w:val="aa"/>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="04A19880" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="008E7FD4">
           <w:pPr>
             <w:pStyle w:val="aa"/>
             <w:rPr>
               <w:color w:val="9D9D9D"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
             </w:rPr>
             <w:t>infra-konkurs.ru</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="0A92CE7E" w14:textId="77777777" w:rsidR="00D322B9" w:rsidRDefault="00D322B9">
     <w:pPr>
       <w:pStyle w:val="aa"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="232A3A9B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F4BEE8D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7584,51 +8109,51 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="245344E6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="728E1B3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="32"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:hint="default"/>
         <w:color w:val="595959"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7718,244 +8243,504 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00D322B9"/>
+    <w:rsid w:val="000D23F8"/>
+    <w:rsid w:val="003258FF"/>
+    <w:rsid w:val="00384798"/>
+    <w:rsid w:val="00437AEF"/>
+    <w:rsid w:val="00541AFC"/>
+    <w:rsid w:val="005A201A"/>
+    <w:rsid w:val="00770BDC"/>
+    <w:rsid w:val="007A560F"/>
+    <w:rsid w:val="008519D8"/>
+    <w:rsid w:val="008E7FD4"/>
+    <w:rsid w:val="00B53EBF"/>
+    <w:rsid w:val="00CF09CE"/>
+    <w:rsid w:val="00D322B9"/>
+    <w:rsid w:val="00DD5236"/>
+    <w:rsid w:val="00E44A9D"/>
+  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0E44D012"/>
+  <w15:docId w15:val="{C9693943-8643-47E1-9291-0EBD72420F1A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:pPr>
@@ -8086,563 +8871,103 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a5">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a8">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a9">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...455 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
@@ -8666,86 +8991,99 @@
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ad">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1224023701">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1592736778">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1749182982">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bitkova@infra-konkurs.ru" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bitkova@infra-konkurs.ru" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@infra-konkurs.ru" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -8977,78 +9315,78 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{152C0EFE-B89C-4B78-BC0E-E70E448BFE18}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EBAE072-1FB6-4F72-A5A8-2EEF7BA35822}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2870</Characters>
+  <Pages>4</Pages>
+  <Words>723</Words>
+  <Characters>4127</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Grizli777</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3367</CharactersWithSpaces>
+  <CharactersWithSpaces>4841</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Виктор</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>