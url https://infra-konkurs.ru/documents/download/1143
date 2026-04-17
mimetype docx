--- v4 (2026-03-19)
+++ v5 (2026-04-17)
@@ -1,289 +1,292 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="10173" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10173"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00894BCE" w:rsidRPr="00A76DE4" w14:paraId="40007843" w14:textId="77777777">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10173" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54A0FC8F" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ЗАЯВКА</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F05D177" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>НА УЧАСТИЕ В ПРОДУКТЕ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D41A210" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">«РЕГИОНЫ – УСТОЙЧИВОЕ РАЗВИТИЕ» </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39F325DE" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ПО СОФИНАНСИРОВАНИЮ УСТАНОВКИ КОМПЛЕКСА ОБНАРУЖЕНИЯ И ПОДАВЛЕНИЯ БЕСПИЛОТНЫХ </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ИСТЕМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D12682C" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+    <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10207"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00894BCE" w14:paraId="27E79243" w14:textId="77777777" w:rsidTr="001664FF">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="24A84D"/>
           </w:tcPr>
-          <w:p w14:paraId="763344E9" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0" w:rsidP="001664FF">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ответственные сотрудники для консультирования по заполнению Заявки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w14:paraId="0DAADC7F" w14:textId="77777777" w:rsidTr="001664FF">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79E2D24D" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Биткова Юлия Владимировна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w14:paraId="2EBB06D0" w14:textId="77777777" w:rsidTr="001664FF">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ED9A5D0" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Тел</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.: 8</w:t>
@@ -345,3827 +348,3802 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>317-77-89</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, +7 (926) 631-74-71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w14:paraId="3EA5648B" w14:textId="77777777" w:rsidTr="001664FF">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="580122EB" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">E-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:eastAsia="Roboto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>Bitkova@infra-konkurs.ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A0EF3CC" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+    <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6096"/>
         <w:gridCol w:w="4111"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00894BCE" w14:paraId="0B24A19D" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1470B5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AABC800" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Карточка организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w14:paraId="21ED92C6" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1758AFF2" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Полное наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40629B53" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w14:paraId="0EF3A7BC" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="322484AE" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Краткое наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E02DD61" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w14:paraId="04910C3C" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34769470" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ИНН/КПП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44296EEB" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w14:paraId="111F8D3E" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B8F0BA0" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ОГРН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49BDCAF2" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w14:paraId="7154E6DE" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="027A4983" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Юридический адрес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2862CCBB" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w14:paraId="64062A12" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6129C7AF" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Расчетный счет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ADE7A4A" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w14:paraId="1BD4FE81" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B88CF6D" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Наименование банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A8A6F1A" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w:rsidRPr="00A76DE4" w14:paraId="6F17E97E" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55346E55" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Руководитель организации (ФИО и должность)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57799A0E" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w:rsidRPr="00A76DE4" w14:paraId="4106D878" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="036581E2" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Телефон организации (с кодом города)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68347F5C" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w14:paraId="14DC942F" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EAB4A96" w14:textId="369F27EF" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Электро</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="001664FF">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>н</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ная</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="001664FF">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>почта</w:t>
+              <w:t xml:space="preserve">почта </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C5931E9" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w:rsidRPr="00A76DE4" w14:paraId="07D6374D" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D2D8F10" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Необходимые средства защиты (отметить необходимые):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w14:paraId="23558753" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40143A66" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Активные средства защиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63112216" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w14:paraId="75157709" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2335531F" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Пассивные средства защиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FC2892E" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w:rsidRPr="00A76DE4" w14:paraId="50D0835D" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53847F7E" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Комплексные средства защиты (активные и пассивные)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D1BDBEB" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w:rsidRPr="00A76DE4" w14:paraId="0627EE98" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A4C5B14" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Приобретение классов решений по отражению кибератак (дополнительная программа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E4EF55F" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w:rsidRPr="00A76DE4" w14:paraId="1D115005" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44F8EFB8" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0" w:rsidP="001664FF">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Стадия работы по направлению отражения атак БПЛА (активные виды защиты) (отметить необходимое):</w:t>
+              <w:t xml:space="preserve">Стадия работы по направлению отражения атак БПЛА (активные виды защиты) (отметить </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>необходимое</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w14:paraId="617D7E38" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C37920E" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Стадия «Идея»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AEAEC71" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w:rsidRPr="00A76DE4" w14:paraId="5FD71201" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26601C03" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Стадия разработки проектно – сметной документации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="501F679F" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w14:paraId="1D4B74C4" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58DAA8FF" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Стадия «Заключен контракт»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57922969" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w14:paraId="7CB181D7" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72CB51F3" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Стадия «Исполнение контракта»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D13D3CE" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w:rsidRPr="00A76DE4" w14:paraId="613DE2CB" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40CF069F" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0" w:rsidP="001664FF">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Стадия работы по направлению отражения атак БПЛА (пассивные виды защиты) (отметить необходимое):</w:t>
+              <w:t xml:space="preserve">Стадия работы по направлению отражения атак БПЛА (пассивные виды защиты) (отметить </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>необходимое</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w14:paraId="047EE914" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E326834" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Стадия «Идея»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0ED4604B" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w:rsidRPr="00A76DE4" w14:paraId="6414A91C" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13C050DA" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Стадия разработки проектно – сметной документации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53EA7198" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w14:paraId="4340AC83" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07A88FA9" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Стадия «Заключен контракт»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="689BFCDE" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w14:paraId="65B5AD84" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2326EB98" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Стадия «Исполнение контракта»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2728DD11" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w:rsidRPr="00A76DE4" w14:paraId="5E2CA533" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05CE80B7" w14:textId="2D26C272" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Стадия работы по приобретению классов решений по отражению кибератак</w:t>
             </w:r>
-            <w:r w:rsidR="001664FF">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>(при необходимости)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w:rsidRPr="00A76DE4" w14:paraId="43D0B1A7" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71CA829F" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Стадия определения приоритетных классов решения для приобретения в 2026 году </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0101F996" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w:rsidRPr="00A76DE4" w14:paraId="231F5E67" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="383C3C6B" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Стадия определения приоритетных классов решения для приобретения в 2026-2030 гг. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79E6B7A0" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w:rsidRPr="00A76DE4" w14:paraId="3ABEB216" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="057550D7" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Стадия подбора контрагентов (вендоров) по приоритетным классам решений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00AAFD29" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w:rsidRPr="00A76DE4" w14:paraId="0B222D3C" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40C2C591" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Необходимое внебюджетное финансирование и поддержка (отметить необходимое):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w:rsidRPr="00A76DE4" w14:paraId="2AA75C11" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="392E1D4E" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Внебюджетное финансирование с учетом субсидии на приобретение средств защиты информации, приобретение средств защиты от атак БПЛА, оплату фонда оплаты труда, уплату налогов: ключевая ставка ЦБ РФ +0,9%/ годовых, без залогового обеспечения; </w:t>
+              <w:t xml:space="preserve">Внебюджетное финансирование с учетом субсидии на приобретение средств защиты информации, приобретение средств защиты от атак БПЛА, оплату фонда оплаты труда, уплату налогов: ключевая ставка ЦБ РФ плюс 0,9%/ годовых, без залогового обеспечения; </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39271041" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w:rsidRPr="00A76DE4" w14:paraId="3391421F" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7183B278" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Внебюджетное финансирование с учетом субсидии на реализацию инвестиционного комплексного проекта по защите предприятий от кибератак и атак БПЛА: ключевая ставка ЦБ РФ – 3,0%/ годовых, с частичным залоговым обеспечением;</w:t>
+              <w:t>Внебюджетное финансирование с учетом субсидии на реализацию инвестиционного комплексного проекта по защите предприятий от кибератак и атак БПЛА: ключевая ставка ЦБ РФ минус 3,0%/ годовых, с частичным залоговым обеспечением;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64628B92" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w:rsidRPr="00A76DE4" w14:paraId="78789B4C" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66A2702F" w14:textId="30830FEC" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Грантовая поддержка на приобретение</w:t>
+              <w:t>Грантовая поддержка на приоб</w:t>
             </w:r>
-            <w:r w:rsidR="001664FF">
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>ретение решений по контролю пользователей с повышенными правами и обеспечению информационной безопасности, средств защиты от атак БПЛА в размере до 20% от суммы контракта;</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00B69B83" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w:rsidRPr="00A76DE4" w14:paraId="76959C29" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45EAA0FB" w14:textId="2AE9E04A" w:rsidR="00A76DE4" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Внебюджетное финансирование с учетом субсидии на компенсацию затрат на ранее приобретенные средства защиты информации, приобретенные средства защиты от атак БПЛА: ключевая ставка ЦБ РФ – 1,1%/ годовых, без залогового обеспечения</w:t>
+              <w:t>Внебюджетное финансирование с учетом субсидии на компенсацию затрат на ранее приобретенные средства защиты информации, приобретенные средства защиты от атак БПЛА: ключевая ставка ЦБ РФ минус 1,1%/ годовых, без залогового обеспечения.</w:t>
             </w:r>
-            <w:r w:rsidR="00A76DE4">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="552E91A0" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="241"/>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="8080"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001664FF" w:rsidRPr="00A76DE4" w14:paraId="51439338" w14:textId="77777777" w:rsidTr="00A76DE4">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE07DB6" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Контактные </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>данные лица для работы по заявке (подразделение ответственное за приобретение средств защиты от атак БПЛА)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001664FF" w14:paraId="51443C2A" w14:textId="77777777" w:rsidTr="00A76DE4">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2873BEF6" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ф.И.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B71A141" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001664FF" w14:paraId="2A5CB739" w14:textId="77777777" w:rsidTr="00A76DE4">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41C4F358" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BB859E0" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001664FF" w14:paraId="15B75C58" w14:textId="77777777" w:rsidTr="00A76DE4">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41EDDF2C" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Эл. Почта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D97702D" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001664FF" w14:paraId="29E76B15" w14:textId="77777777" w:rsidTr="00A76DE4">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="365E6852" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Место работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED4EF26" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001664FF" w14:paraId="4B1DFE7B" w14:textId="77777777" w:rsidTr="00A76DE4">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E03DC26" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65215746" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001664FF" w:rsidRPr="00A76DE4" w14:paraId="3D85223A" w14:textId="77777777" w:rsidTr="00A76DE4">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58B89DA8" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="red"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Контактные </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>данные лица для работы по заявке (подразделение ответственное за информационною безопасность) (при необходимости участия в Программе)</w:t>
+              <w:t xml:space="preserve">данные лица для работы по заявке (подразделение ответственное за </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>информационною</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> безопасность) (при необходимости участия в Программе)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001664FF" w14:paraId="2F0284A2" w14:textId="77777777" w:rsidTr="00A76DE4">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="377EF000" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ф.И.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC9FD2E" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001664FF" w14:paraId="086DAADE" w14:textId="77777777" w:rsidTr="00A76DE4">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA71A2A" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BA37288" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001664FF" w14:paraId="47B32D0A" w14:textId="77777777" w:rsidTr="00A76DE4">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7240C9DB" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Эл. Почта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A8CD424" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001664FF" w14:paraId="319AA6FC" w14:textId="77777777" w:rsidTr="00A76DE4">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD3A8CE" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Место работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35FFCE50" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001664FF" w14:paraId="771F5417" w14:textId="77777777" w:rsidTr="00A76DE4">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1504D5CF" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="758B2BE1" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001664FF" w:rsidRPr="00A76DE4" w14:paraId="34FDE533" w14:textId="77777777" w:rsidTr="00A76DE4">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07E9F237" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Контактные </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>данные лица для работы по заявке (финансовое подразделение)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001664FF" w14:paraId="3CC5A73F" w14:textId="77777777" w:rsidTr="00A76DE4">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B4E985E" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ф.И.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61380286" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001664FF" w14:paraId="5B3F1AC0" w14:textId="77777777" w:rsidTr="00A76DE4">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05ADEA31" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BFE0628" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001664FF" w14:paraId="7F0B347F" w14:textId="77777777" w:rsidTr="00A76DE4">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EF21916" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Эл. Почта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48B91298" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001664FF" w14:paraId="5BF54484" w14:textId="77777777" w:rsidTr="00A76DE4">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BE9DFD3" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Место работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="063C8CE1" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001664FF" w14:paraId="11345074" w14:textId="77777777" w:rsidTr="00A76DE4">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B525F4E" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="521F2DFE" w14:textId="77777777" w:rsidR="001664FF" w:rsidRDefault="001664FF" w:rsidP="00A76DE4">
+          <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2DFDC630" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+    <w:p>
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="4394"/>
         <w:gridCol w:w="1164"/>
         <w:gridCol w:w="3231"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00894BCE" w14:paraId="343D99B1" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00C60799" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ф.И.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="481E3114" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="494DA475" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Подпись</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3231" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42AAF9CA" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894BCE" w14:paraId="5021FDD0" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A3DF6F0" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="763734A5" w14:textId="7897F741" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EEB8784" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+          <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3231" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CBAAA3E" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+          <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Roboto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>М.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="431306FA" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1153"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BFF8CAC" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1153"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00894BCE">
-      <w:headerReference w:type="default" r:id="rId8"/>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1135" w:right="851" w:bottom="709" w:left="1134" w:header="284" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="419302C7" w14:textId="77777777" w:rsidR="00056065" w:rsidRDefault="00056065">
+    <w:p>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F7FF4DD" w14:textId="77777777" w:rsidR="00056065" w:rsidRDefault="00056065">
+    <w:p>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Light">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000A47B" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B356BEB" w14:textId="77777777" w:rsidR="00056065" w:rsidRDefault="00056065">
+    <w:p>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E9129D7" w14:textId="77777777" w:rsidR="00056065" w:rsidRDefault="00056065">
+    <w:p>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="a7"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5136"/>
       <w:gridCol w:w="5005"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00894BCE" w14:paraId="3B83591F" w14:textId="77777777">
+    <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5070" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="080B2502" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+        <w:p>
           <w:pPr>
             <w:pStyle w:val="a8"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="068417C8" wp14:editId="1490F9A6">
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="3124200" cy="979875"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="5" name="Рисунок 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="РУР.png"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3133248" cy="982713"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5071" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2E976D75" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+        <w:p>
           <w:pPr>
             <w:pStyle w:val="a8"/>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
             </w:rPr>
             <w:t>121357, Москва, ул. Верейская, 17</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="024EF008" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+        <w:p>
           <w:pPr>
             <w:pStyle w:val="a8"/>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
             </w:rPr>
-            <w:t>Тел.: 8 (800) 775-10-73</w:t>
+            <w:t>Тел</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
+              <w:color w:val="9D9D9D"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>.: 8 (800) 775-10-73</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="295B242C" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+        <w:p>
           <w:pPr>
             <w:pStyle w:val="a8"/>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>E</w:t>
+            <w:t xml:space="preserve">E-mail: </w:t>
           </w:r>
-          <w:r>
-[...6 lines deleted...]
-          <w:r>
+          <w:hyperlink r:id="rId2" w:history="1">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="a6"/>
+                <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
+                <w:color w:val="9D9D9D"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>info@infra-konkurs.ru</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="a8"/>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>mail</w:t>
-[...77 lines deleted...]
-            </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="6D99ACB4" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00DA14E0">
+        <w:p>
           <w:pPr>
             <w:pStyle w:val="a8"/>
             <w:rPr>
               <w:color w:val="9D9D9D"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Light" w:hAnsi="Segoe UI Light" w:cs="Segoe UI"/>
               <w:color w:val="9D9D9D"/>
             </w:rPr>
             <w:t>infra-konkurs.ru</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="38FECB1C" w14:textId="77777777" w:rsidR="00894BCE" w:rsidRDefault="00894BCE">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="01BA6CAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C065480"/>
     <w:lvl w:ilvl="0" w:tplc="5C64C294">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1288" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2008" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4211,51 +4189,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5608" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6328" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7048" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="0FA31703"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE686D8"/>
     <w:lvl w:ilvl="0" w:tplc="2F5663E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="russianLower"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:spacing w:val="-8"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -4305,51 +4283,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7484" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="0FFD1656"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32262D04"/>
     <w:lvl w:ilvl="0" w:tplc="72F252D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2858" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -4394,51 +4372,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="1F3C029D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DFEC1B50"/>
     <w:lvl w:ilvl="0" w:tplc="D346C9B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="‒"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2164" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4508,51 +4486,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7204" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7924" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="227479C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C289500"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4594,51 +4572,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="238E2D92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56B244FC"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1288" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2008" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -4683,51 +4661,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5608" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6328" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7048" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="271226FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2118FD1E"/>
     <w:lvl w:ilvl="0" w:tplc="67548F0C">
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1662" w:hanging="276"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="99"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C8E6996C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2450" w:hanging="276"/>
@@ -4792,51 +4770,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="907E9CE2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7194" w:hanging="276"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FD08E12C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7985" w:hanging="276"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="2A4E20D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56B244FC"/>
     <w:lvl w:ilvl="0" w:tplc="C4AC8B30">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1288" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2008" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -4881,51 +4859,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5608" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6328" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7048" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="2C090D5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D75A58F6"/>
     <w:lvl w:ilvl="0" w:tplc="3B4ADB2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="russianLower"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:spacing w:val="-8"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -4976,51 +4954,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6274" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6994" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7714" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="2D9C04E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC281318"/>
     <w:lvl w:ilvl="0" w:tplc="098CBFAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="‒"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5090,51 +5068,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="31D032DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4DEEF9BA"/>
     <w:lvl w:ilvl="0" w:tplc="CFE2C5EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="‒"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5204,51 +5182,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="337552A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B394C84A"/>
     <w:lvl w:ilvl="0" w:tplc="41827008">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2084" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
@@ -5295,51 +5273,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="3638369E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CDAAF44"/>
     <w:lvl w:ilvl="0" w:tplc="6ADE2B0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1232" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:spacing w:val="-14"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C518B830">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
@@ -5406,51 +5384,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="6386625A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="75969CAA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7901" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="393D1CFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70364A88"/>
     <w:lvl w:ilvl="0" w:tplc="2F5663E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="russianLower"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1954" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:spacing w:val="-8"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -5500,51 +5478,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6274" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6994" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7714" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="3B72529C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56B244FC"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1288" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2008" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -5589,51 +5567,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5608" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6328" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7048" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="40AF447D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F9861F4"/>
     <w:lvl w:ilvl="0" w:tplc="67685646">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="82660D72">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
@@ -5700,51 +5678,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1E529266">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DD5E1970">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7901" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16">
     <w:nsid w:val="45534DA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1DB02D2C"/>
     <w:lvl w:ilvl="0" w:tplc="54F4AD62">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1288" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2008" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5790,51 +5768,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5608" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6328" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7048" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17">
     <w:nsid w:val="4A6E33D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE5C0FC2"/>
     <w:lvl w:ilvl="0" w:tplc="10A856A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="‒"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5904,51 +5882,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18">
     <w:nsid w:val="4EF26ADE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8A9A96A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6021,51 +5999,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9630" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="11160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19">
     <w:nsid w:val="50ED5B12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1BC6868"/>
     <w:lvl w:ilvl="0" w:tplc="D92877EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="‒"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6135,51 +6113,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20">
     <w:nsid w:val="53360F8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9EFEE94C"/>
     <w:lvl w:ilvl="0" w:tplc="6C325926">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1444" w:hanging="735"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -6224,51 +6202,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21">
     <w:nsid w:val="57094218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6462910A"/>
     <w:lvl w:ilvl="0" w:tplc="0E089C02">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1444" w:hanging="735"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -6313,51 +6291,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22">
     <w:nsid w:val="58A20228"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83861F5A"/>
     <w:lvl w:ilvl="0" w:tplc="3E28DC0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="‒"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2164" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6427,51 +6405,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23">
     <w:nsid w:val="5BDE0F4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E82BB4C"/>
     <w:lvl w:ilvl="0" w:tplc="9BF0B79A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="‒"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:spacing w:val="-2"/>
         <w:w w:val="99"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -6522,51 +6500,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6274" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6994" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7714" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24">
     <w:nsid w:val="5F212D22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1CD46D0C"/>
     <w:lvl w:ilvl="0" w:tplc="ECBEE022">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1232" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="68D2A14C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
@@ -6633,51 +6611,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="076E5FF0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F8903A2A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7901" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25">
     <w:nsid w:val="659D00FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56B244FC"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1288" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2008" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -6722,51 +6700,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5608" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6328" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7048" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26">
     <w:nsid w:val="67253FA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="328466EE"/>
     <w:lvl w:ilvl="0" w:tplc="50F654F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="‒"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1662" w:hanging="276"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="99"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C8E6996C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6832,51 +6810,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="907E9CE2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7194" w:hanging="276"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FD08E12C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7985" w:hanging="276"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27">
     <w:nsid w:val="68171A3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="761444B6"/>
     <w:lvl w:ilvl="0" w:tplc="2CF0487E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6918,51 +6896,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28">
     <w:nsid w:val="68A66824"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D000E84"/>
     <w:lvl w:ilvl="0" w:tplc="2F5663E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="russianLower"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:spacing w:val="-8"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -7013,51 +6991,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29">
     <w:nsid w:val="68BE125C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9348B328"/>
     <w:lvl w:ilvl="0" w:tplc="52085BEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:spacing w:val="-8"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FBA0B80E">
       <w:start w:val="1"/>
       <w:numFmt w:val="russianLower"/>
       <w:suff w:val="space"/>
@@ -7138,51 +7116,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="156C1DF6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CDAAA350">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7702" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30">
     <w:nsid w:val="6A1045DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB9A5FA2"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7224,51 +7202,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31">
     <w:nsid w:val="6A6C7AC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54EA080A"/>
     <w:lvl w:ilvl="0" w:tplc="677C8F42">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:spacing w:val="-3"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="70C80B40">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
@@ -7335,51 +7313,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="DAC2DD7C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="97CAA71E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7949" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32">
     <w:nsid w:val="6DBF034D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3CC4AADE"/>
     <w:lvl w:ilvl="0" w:tplc="40D48776">
       <w:start w:val="1"/>
       <w:numFmt w:val="russianLower"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:spacing w:val="-8"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -7430,51 +7408,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33">
     <w:nsid w:val="6E127570"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D9888DE"/>
     <w:lvl w:ilvl="0" w:tplc="4334AE8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:spacing w:val="-8"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2F5663E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="russianLower"/>
       <w:lvlText w:val="%2)"/>
@@ -7547,51 +7525,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="156C1DF6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CDAAA350">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7702" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34">
     <w:nsid w:val="71981A27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B3AA216"/>
     <w:lvl w:ilvl="0" w:tplc="829E6168">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="‒"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7661,51 +7639,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35">
     <w:nsid w:val="73263EBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2234755C"/>
     <w:lvl w:ilvl="0" w:tplc="D284A0FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1CBE217C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
@@ -7772,51 +7750,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A2E81F02">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D688A482">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7901" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36">
     <w:nsid w:val="73FA039B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4BA69CA"/>
     <w:lvl w:ilvl="0" w:tplc="7B502EBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1288" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2008" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7862,51 +7840,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5608" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6328" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7048" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37">
     <w:nsid w:val="75533451"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56B244FC"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1288" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2008" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -7951,51 +7929,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5608" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6328" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7048" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38">
     <w:nsid w:val="79FE5E65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="160664BC"/>
     <w:lvl w:ilvl="0" w:tplc="EC201098">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="‒"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8065,51 +8043,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39">
     <w:nsid w:val="7F6D39E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C276CD88"/>
     <w:lvl w:ilvl="0" w:tplc="EDD49AF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="‒"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8306,508 +8284,259 @@
   <w:num w:numId="35">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...6 lines deleted...]
-  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="00D2CC41"/>
-  <w15:docId w15:val="{25C30224-61D9-4D7B-9743-08B2677CCA4F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="90" w:line="274" w:lineRule="exact"/>
       <w:ind w:left="102"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
@@ -8904,58 +8633,487 @@
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a7">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="90" w:line="274" w:lineRule="exact"/>
+      <w:ind w:left="102"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="1232"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="1232" w:right="112" w:hanging="360"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="102"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a6">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a7">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="Верхний колонтитул Знак"/>
@@ -9022,99 +9180,99 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="198931210">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="985814217">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1587225869">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bitkova@infra-konkurs.ru" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bitkova@infra-konkurs.ru" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@infra-konkurs.ru" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9364,76 +9522,76 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2712</Characters>
+  <Pages>2</Pages>
+  <Words>477</Words>
+  <Characters>2722</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MICROSOFT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3181</CharactersWithSpaces>
+  <CharactersWithSpaces>3193</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>trushin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-01-29T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2010</vt:lpwstr>
   </property>